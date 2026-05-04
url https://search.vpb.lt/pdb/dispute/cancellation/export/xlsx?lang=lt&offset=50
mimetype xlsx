--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -6,86 +6,128 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prašymo numeris</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Paraiškos numeris</t>
   </si>
   <si>
     <t>Sprendimo data</t>
   </si>
   <si>
     <t>Sprendimo numeris</t>
   </si>
   <si>
     <t>Ginčijamas ženklas</t>
   </si>
   <si>
     <t>Registracijos numeris</t>
   </si>
   <si>
     <t>Prekių ir paslaugų indeksas</t>
   </si>
   <si>
     <t>Teisinis pagrindas</t>
   </si>
   <si>
     <t>Sprendimas</t>
   </si>
   <si>
     <t>Prašymo statusas</t>
+  </si>
+  <si>
+    <t>PPNZ-2</t>
+  </si>
+  <si>
+    <t>95-3487</t>
+  </si>
+  <si>
+    <t>AUGMA</t>
+  </si>
+  <si>
+    <t>30650</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>23 str. Panaikinimas dėl ženklo nenaudojimo</t>
+  </si>
+  <si>
+    <t>Nutrauktas</t>
+  </si>
+  <si>
+    <t>PPTZ-1</t>
+  </si>
+  <si>
+    <t>790769</t>
+  </si>
+  <si>
+    <t>2Ap-2047</t>
+  </si>
+  <si>
+    <t>WEST LAKE</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Prašymą tenkinti</t>
+  </si>
+  <si>
+    <t>Išnagrinėtas</t>
   </si>
   <si>
     <t>PPNZ-1</t>
   </si>
   <si>
     <t>2015 0232</t>
   </si>
   <si>
     <t>VIDERAL</t>
   </si>
   <si>
     <t>72516</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nepriimtas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -107,51 +149,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K2"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="15.625" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
     <col min="4" max="4" width="15.625" customWidth="true"/>
     <col min="5" max="5" width="15.625" customWidth="true"/>
     <col min="6" max="6" width="31.25" customWidth="true"/>
     <col min="7" max="7" width="15.625" customWidth="true"/>
     <col min="8" max="8" width="15.625" customWidth="true"/>
     <col min="9" max="9" width="15.625" customWidth="true"/>
     <col min="10" max="10" width="15.625" customWidth="true"/>
     <col min="11" max="11" width="15.625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -182,48 +224,112 @@
       <c r="K1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>51.0</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2" t="s">
         <v>14</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
-      <c r="I2"/>
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
       <c r="J2"/>
       <c r="K2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="B3" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" t="n">
+        <v>43838.0</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
         <v>17</v>
+      </c>
+      <c r="J3" t="s">
+        <v>24</v>
+      </c>
+      <c r="K3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="B4" t="s">
+        <v>26</v>
+      </c>
+      <c r="C4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>