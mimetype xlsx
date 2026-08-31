--- v1 (2026-05-04)
+++ v2 (2026-08-31)
@@ -6,128 +6,182 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="50">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prašymo numeris</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Paraiškos numeris</t>
   </si>
   <si>
     <t>Sprendimo data</t>
   </si>
   <si>
     <t>Sprendimo numeris</t>
   </si>
   <si>
     <t>Ginčijamas ženklas</t>
   </si>
   <si>
     <t>Registracijos numeris</t>
   </si>
   <si>
     <t>Prekių ir paslaugų indeksas</t>
   </si>
   <si>
     <t>Teisinis pagrindas</t>
   </si>
   <si>
     <t>Sprendimas</t>
   </si>
   <si>
     <t>Prašymo statusas</t>
   </si>
   <si>
+    <t>PPNZ-5</t>
+  </si>
+  <si>
+    <t>2008 2411</t>
+  </si>
+  <si>
+    <t>Inkariukai</t>
+  </si>
+  <si>
+    <t>60769</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>23 str. Panaikinimas dėl ženklo nenaudojimo</t>
+  </si>
+  <si>
+    <t>Nutrauktas</t>
+  </si>
+  <si>
+    <t>PPNZ-4</t>
+  </si>
+  <si>
+    <t>95-1003</t>
+  </si>
+  <si>
+    <t>2Ap-2106</t>
+  </si>
+  <si>
+    <t>L'OCCITANE</t>
+  </si>
+  <si>
+    <t>27301</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
+    <t>Prašymą atmesti</t>
+  </si>
+  <si>
+    <t>Išnagrinėtas</t>
+  </si>
+  <si>
+    <t>PPNZ-3</t>
+  </si>
+  <si>
+    <t>2014 0375</t>
+  </si>
+  <si>
+    <t>2Ap-2189</t>
+  </si>
+  <si>
+    <t>GETJET</t>
+  </si>
+  <si>
+    <t>69892</t>
+  </si>
+  <si>
+    <t>37, 39</t>
+  </si>
+  <si>
     <t>PPNZ-2</t>
   </si>
   <si>
     <t>95-3487</t>
   </si>
   <si>
     <t>AUGMA</t>
   </si>
   <si>
     <t>30650</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>23 str. Panaikinimas dėl ženklo nenaudojimo</t>
-[...4 lines deleted...]
-  <si>
     <t>PPTZ-1</t>
   </si>
   <si>
     <t>790769</t>
   </si>
   <si>
     <t>2Ap-2047</t>
   </si>
   <si>
     <t>WEST LAKE</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Prašymą tenkinti</t>
-  </si>
-[...1 lines deleted...]
-    <t>Išnagrinėtas</t>
   </si>
   <si>
     <t>PPNZ-1</t>
   </si>
   <si>
     <t>2015 0232</t>
   </si>
   <si>
     <t>VIDERAL</t>
   </si>
   <si>
     <t>72516</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Nepriimtas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -149,51 +203,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:K4"/>
+  <dimension ref="A1:K7"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="15.625" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
     <col min="4" max="4" width="15.625" customWidth="true"/>
     <col min="5" max="5" width="15.625" customWidth="true"/>
     <col min="6" max="6" width="31.25" customWidth="true"/>
     <col min="7" max="7" width="15.625" customWidth="true"/>
     <col min="8" max="8" width="15.625" customWidth="true"/>
     <col min="9" max="9" width="15.625" customWidth="true"/>
     <col min="10" max="10" width="15.625" customWidth="true"/>
     <col min="11" max="11" width="15.625" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
@@ -243,93 +297,192 @@
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>52.0</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="n">
-        <v>43838.0</v>
+        <v>44117.0</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="H3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>53.0</v>
       </c>
       <c r="B4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" t="n">
+        <v>44575.0</v>
+      </c>
+      <c r="E4" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>31</v>
+      </c>
+      <c r="H4" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>54.0</v>
+      </c>
+      <c r="B5" t="s">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5" t="s">
+        <v>35</v>
+      </c>
+      <c r="G5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" t="s">
+        <v>37</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>55.0</v>
+      </c>
+      <c r="B6" t="s">
+        <v>38</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="n">
+        <v>43838.0</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>17</v>
+      </c>
+      <c r="J6" t="s">
+        <v>43</v>
+      </c>
+      <c r="K6" t="s">
         <v>26</v>
       </c>
-      <c r="C4" t="s">
-[...16 lines deleted...]
-        <v>31</v>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="B7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>