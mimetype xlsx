--- v1 (2026-05-04)
+++ v2 (2026-06-25)
@@ -6,143 +6,140 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="31">
-[...4 lines deleted...]
-    <t>Prašymo numeris</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Request no.</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Paraiškos numeris</t>
-[...23 lines deleted...]
-    <t>Prašymo statusas</t>
+    <t>Application no.</t>
+  </si>
+  <si>
+    <t>Decision date</t>
+  </si>
+  <si>
+    <t>Decision no.</t>
+  </si>
+  <si>
+    <t>Contested trademark</t>
+  </si>
+  <si>
+    <t>Registration no.</t>
+  </si>
+  <si>
+    <t>Indication of goods and services</t>
+  </si>
+  <si>
+    <t>Legal basis</t>
+  </si>
+  <si>
+    <t>Decision</t>
+  </si>
+  <si>
+    <t>Status</t>
   </si>
   <si>
     <t>PPNZ-25</t>
   </si>
   <si>
     <t>2016 0322</t>
   </si>
   <si>
     <t>BUTAUTŲ DVARO BRAVORAS</t>
   </si>
   <si>
     <t>76246</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>23 str. Panaikinimas dėl ženklo nenaudojimo</t>
   </si>
   <si>
-    <t>Nutrauktas</t>
+    <t>Withdrawn</t>
   </si>
   <si>
     <t>PPNZ-30</t>
   </si>
   <si>
     <t>2020 1020</t>
   </si>
   <si>
     <t>Marijampolės cukrus</t>
   </si>
   <si>
     <t>87085</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>24 str. Panaikinimas ženklui tapus bendriniu pavadinimu arba klaidinančia nuoroda</t>
   </si>
   <si>
-    <t>Sustabdytas</t>
+    <t>Suspended</t>
   </si>
   <si>
     <t>PPTZ-18</t>
   </si>
   <si>
     <t>1542963</t>
   </si>
   <si>
     <t>By Vixi</t>
   </si>
   <si>
     <t>3</t>
-  </si>
-[...1 lines deleted...]
-    <t>Priimtas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -284,45 +281,45 @@
       <c r="A4" t="n">
         <v>53.0</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>17</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>