--- v2 (2026-06-25)
+++ v3 (2026-06-25)
@@ -8,126 +8,126 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>Request no.</t>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prašymo numeris</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Application no.</t>
-[...23 lines deleted...]
-    <t>Status</t>
+    <t>Paraiškos numeris</t>
+  </si>
+  <si>
+    <t>Sprendimo data</t>
+  </si>
+  <si>
+    <t>Sprendimo numeris</t>
+  </si>
+  <si>
+    <t>Ginčijamas ženklas</t>
+  </si>
+  <si>
+    <t>Registracijos numeris</t>
+  </si>
+  <si>
+    <t>Prekių ir paslaugų indeksas</t>
+  </si>
+  <si>
+    <t>Teisinis pagrindas</t>
+  </si>
+  <si>
+    <t>Sprendimas</t>
+  </si>
+  <si>
+    <t>Prašymo statusas</t>
   </si>
   <si>
     <t>PPNZ-25</t>
   </si>
   <si>
     <t>2016 0322</t>
   </si>
   <si>
     <t>BUTAUTŲ DVARO BRAVORAS</t>
   </si>
   <si>
     <t>76246</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>23 str. Panaikinimas dėl ženklo nenaudojimo</t>
   </si>
   <si>
-    <t>Withdrawn</t>
+    <t>Nutrauktas</t>
   </si>
   <si>
     <t>PPNZ-30</t>
   </si>
   <si>
     <t>2020 1020</t>
   </si>
   <si>
     <t>Marijampolės cukrus</t>
   </si>
   <si>
     <t>87085</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>24 str. Panaikinimas ženklui tapus bendriniu pavadinimu arba klaidinančia nuoroda</t>
   </si>
   <si>
-    <t>Suspended</t>
+    <t>Sustabdytas</t>
   </si>
   <si>
     <t>PPTZ-18</t>
   </si>
   <si>
     <t>1542963</t>
   </si>
   <si>
     <t>By Vixi</t>
   </si>
   <si>
     <t>3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>