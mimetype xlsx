--- v0 (2025-11-08)
+++ v1 (2026-04-07)
@@ -40,846 +40,846 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>Įsirenk Pigiau</t>
+    <t>terra it</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>2023 0652</t>
+    <t>2023 1853</t>
+  </si>
+  <si>
+    <t>90641</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Registruotas</t>
+  </si>
+  <si>
+    <t>TWINSBET</t>
+  </si>
+  <si>
+    <t>2023 1852</t>
+  </si>
+  <si>
+    <t>90499</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Twinsbet Arena</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>2023 1851</t>
+  </si>
+  <si>
+    <t>90498</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>Neregistruotinas ženklas 1</t>
-[...56 lines deleted...]
-    <t>89454</t>
+    <t>Twinsbet Hotel</t>
+  </si>
+  <si>
+    <t>2023 1850</t>
+  </si>
+  <si>
+    <t>90497</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>2023 1849</t>
+  </si>
+  <si>
+    <t>90659</t>
+  </si>
+  <si>
+    <t>2023 1848</t>
+  </si>
+  <si>
+    <t>90658</t>
+  </si>
+  <si>
+    <t>2023 1847</t>
+  </si>
+  <si>
+    <t>90657</t>
+  </si>
+  <si>
+    <t>TOP RANGA</t>
+  </si>
+  <si>
+    <t>2023 1846</t>
+  </si>
+  <si>
+    <t>90496</t>
+  </si>
+  <si>
+    <t>37, 42</t>
+  </si>
+  <si>
+    <t>PIKTUPĖS SLĖNIS</t>
+  </si>
+  <si>
+    <t>2023 1845</t>
+  </si>
+  <si>
+    <t>90495</t>
+  </si>
+  <si>
+    <t>BŪSTO INVESTICIJOS</t>
+  </si>
+  <si>
+    <t>2023 1844</t>
+  </si>
+  <si>
+    <t>90494</t>
+  </si>
+  <si>
+    <t>ANEKDOTAS, o ne kaina</t>
+  </si>
+  <si>
+    <t>2023 1843</t>
+  </si>
+  <si>
+    <t>90493</t>
+  </si>
+  <si>
+    <t>LE BABB STREET FOOD</t>
+  </si>
+  <si>
+    <t>2023 1842</t>
+  </si>
+  <si>
+    <t>90492</t>
+  </si>
+  <si>
+    <t>INWELLSA</t>
+  </si>
+  <si>
+    <t>2023 1841</t>
+  </si>
+  <si>
+    <t>90491</t>
+  </si>
+  <si>
+    <t>3, 5, 41, 42, 44</t>
+  </si>
+  <si>
+    <t>L LUX SHINE</t>
+  </si>
+  <si>
+    <t>2023 1840</t>
+  </si>
+  <si>
+    <t>90490</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>bilietukas</t>
+  </si>
+  <si>
+    <t>2023 1839</t>
+  </si>
+  <si>
+    <t>90489</t>
+  </si>
+  <si>
+    <t>E-NIT</t>
+  </si>
+  <si>
+    <t>2023 1838</t>
+  </si>
+  <si>
+    <t>90488</t>
+  </si>
+  <si>
+    <t>Caro tape</t>
+  </si>
+  <si>
+    <t>2023 1837</t>
+  </si>
+  <si>
+    <t>90487</t>
+  </si>
+  <si>
+    <t>17, 35</t>
+  </si>
+  <si>
+    <t>PR Prime Reverie</t>
+  </si>
+  <si>
+    <t>2023 1836</t>
+  </si>
+  <si>
+    <t>90486</t>
+  </si>
+  <si>
+    <t>3, 4, 24</t>
+  </si>
+  <si>
+    <t>Andre team</t>
+  </si>
+  <si>
+    <t>2023 1835</t>
+  </si>
+  <si>
+    <t>90737</t>
+  </si>
+  <si>
+    <t>3, 44</t>
+  </si>
+  <si>
+    <t>KAMRENTA SINCE 1994</t>
+  </si>
+  <si>
+    <t>2023 1834</t>
+  </si>
+  <si>
+    <t>90485</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>LAROCHE</t>
+  </si>
+  <si>
+    <t>2023 1833</t>
+  </si>
+  <si>
+    <t>90656</t>
+  </si>
+  <si>
+    <t>30, 35, 43</t>
+  </si>
+  <si>
+    <t>HALAL chayhana UZBEKŲ VALGIAI UZBEKI DINING UZBEK TAOMLAR UZBEKSKIE BLIUDA</t>
+  </si>
+  <si>
+    <t>2023 1832</t>
+  </si>
+  <si>
+    <t>90484</t>
+  </si>
+  <si>
+    <t>NOEWE</t>
+  </si>
+  <si>
+    <t>2023 1831</t>
+  </si>
+  <si>
+    <t>90390</t>
+  </si>
+  <si>
+    <t>35, 36, 45</t>
+  </si>
+  <si>
+    <t>Noewe Legal</t>
+  </si>
+  <si>
+    <t>2023 1830</t>
+  </si>
+  <si>
+    <t>90483</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Noewe</t>
+  </si>
+  <si>
+    <t>2023 1829</t>
+  </si>
+  <si>
+    <t>90389</t>
+  </si>
+  <si>
+    <t>Ledų kurjeris</t>
+  </si>
+  <si>
+    <t>2023 1828</t>
+  </si>
+  <si>
+    <t>90482</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>DRJ</t>
+  </si>
+  <si>
+    <t>2023 1827</t>
+  </si>
+  <si>
+    <t>90481</t>
+  </si>
+  <si>
+    <t>TIK URMU</t>
+  </si>
+  <si>
+    <t>2023 1826</t>
+  </si>
+  <si>
+    <t>90480</t>
+  </si>
+  <si>
+    <t>AUKCIONAS 123</t>
+  </si>
+  <si>
+    <t>2023 1825</t>
+  </si>
+  <si>
+    <t>90479</t>
+  </si>
+  <si>
+    <t>LB LAUKO BALDAI JUMS</t>
+  </si>
+  <si>
+    <t>2023 1824</t>
+  </si>
+  <si>
+    <t>90478</t>
+  </si>
+  <si>
+    <t>20, 35</t>
+  </si>
+  <si>
+    <t>CODEKUS</t>
+  </si>
+  <si>
+    <t>2023 1823</t>
+  </si>
+  <si>
+    <t>90477</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>2023 1822</t>
+  </si>
+  <si>
+    <t>90476</t>
+  </si>
+  <si>
+    <t>TRANSFORMACIJOS</t>
+  </si>
+  <si>
+    <t>2023 1821</t>
+  </si>
+  <si>
+    <t>90475</t>
+  </si>
+  <si>
+    <t>DreamJOB DJ</t>
+  </si>
+  <si>
+    <t>2023 1820</t>
+  </si>
+  <si>
+    <t>90474</t>
+  </si>
+  <si>
+    <t>ROBSTA</t>
+  </si>
+  <si>
+    <t>2023 1819</t>
+  </si>
+  <si>
+    <t>90473</t>
+  </si>
+  <si>
+    <t>36, 37, 39</t>
+  </si>
+  <si>
+    <t>Transporto nuomos centras TNC</t>
+  </si>
+  <si>
+    <t>2023 1818</t>
+  </si>
+  <si>
+    <t>90472</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>AUTOMEŠKOS</t>
+  </si>
+  <si>
+    <t>2023 1817</t>
+  </si>
+  <si>
+    <t>90471</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>oksalis</t>
+  </si>
+  <si>
+    <t>2023 1816</t>
+  </si>
+  <si>
+    <t>90470</t>
+  </si>
+  <si>
+    <t>8, 13</t>
+  </si>
+  <si>
+    <t>Raile design</t>
+  </si>
+  <si>
+    <t>2023 1815</t>
+  </si>
+  <si>
+    <t>90469</t>
+  </si>
+  <si>
+    <t>25, 40, 42</t>
+  </si>
+  <si>
+    <t>LAIF IS KAIF ENJOY IT</t>
+  </si>
+  <si>
+    <t>2023 1814</t>
+  </si>
+  <si>
+    <t>90468</t>
+  </si>
+  <si>
+    <t>3, 25</t>
+  </si>
+  <si>
+    <t>IB beauty lounge by IVETA BANIENĖ</t>
+  </si>
+  <si>
+    <t>2023 1813</t>
+  </si>
+  <si>
+    <t>90467</t>
+  </si>
+  <si>
+    <t>AKIŲ FOTOGRAFIJA</t>
+  </si>
+  <si>
+    <t>2023 1812</t>
+  </si>
+  <si>
+    <t>90388</t>
+  </si>
+  <si>
+    <t>SAVE THE BALTIC SEA</t>
+  </si>
+  <si>
+    <t>2023 1811</t>
+  </si>
+  <si>
+    <t>90736</t>
+  </si>
+  <si>
+    <t>GROŽIO IR SVEIKATOS KLINIKA</t>
+  </si>
+  <si>
+    <t>2023 1810</t>
+  </si>
+  <si>
+    <t>90466</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>2023 0646</t>
-[...140 lines deleted...]
-    <t>2023 0633</t>
+    <t>LABANORO TURTAI</t>
+  </si>
+  <si>
+    <t>2023 1809</t>
+  </si>
+  <si>
+    <t>90465</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
+    <t>MONART</t>
+  </si>
+  <si>
+    <t>2023 1808</t>
+  </si>
+  <si>
+    <t>90464</t>
+  </si>
+  <si>
+    <t>Loft Inn</t>
+  </si>
+  <si>
+    <t>2023 1807</t>
   </si>
   <si>
     <t>Neregistruotinas ženklas 2</t>
   </si>
   <si>
-    <t>ČILI Čili PIZZA PIZZA</t>
-[...302 lines deleted...]
-    <t>89398</t>
+    <t>ŽOLYNO VSGN</t>
+  </si>
+  <si>
+    <t>2023 1806</t>
+  </si>
+  <si>
+    <t>90463</t>
+  </si>
+  <si>
+    <t>SUSHI CITY DRIVE</t>
+  </si>
+  <si>
+    <t>2023 1805</t>
+  </si>
+  <si>
+    <t>90462</t>
+  </si>
+  <si>
+    <t>Katilų turgus.LT</t>
+  </si>
+  <si>
+    <t>2023 1804</t>
+  </si>
+  <si>
+    <t>90735</t>
+  </si>
+  <si>
+    <t>11, 35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>2</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId1"/>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>2</xdr:row>
-[...44 lines deleted...]
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
-[...19 lines deleted...]
-      <xdr:rowOff>1080000</xdr:rowOff>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
-[...19 lines deleted...]
-      <xdr:rowOff>396000</xdr:rowOff>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="396000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>8</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="720000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -893,981 +893,1285 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="468000"/>
+          <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>900000</xdr:rowOff>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="900000"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>1080000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1080000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId10"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
-[...24 lines deleted...]
-          <a:ext cx="1080000" cy="396000"/>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>324000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="324000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>18</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>324000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="324000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1260000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
-[...24 lines deleted...]
-          <a:ext cx="1080000" cy="684000"/>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>27</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId14"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>900000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="900000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId15"/>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...195 lines deleted...]
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId21"/>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
-[...112 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>828000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="828000"/>
+      <xdr:rowOff>1440000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>432000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="432000"/>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="1008000"/>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>45</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="468000"/>
+      <xdr:rowOff>324000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="324000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId29"/>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>108000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="108000"/>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
-      <xdr:rowOff>1908000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="1908000"/>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="468000"/>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1886,1337 +2190,1341 @@
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>3</v>
       </c>
       <c r="D1" t="s">
         <v>4</v>
       </c>
       <c r="E1" t="s">
         <v>5</v>
       </c>
       <c r="F1" t="s">
         <v>6</v>
       </c>
       <c r="G1" t="s">
         <v>7</v>
       </c>
       <c r="H1" t="s">
         <v>8</v>
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" ht="79.2" customHeight="true">
+    <row r="2" ht="75.0" customHeight="true">
       <c r="A2" t="n">
         <v>7251.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="H2"/>
+        <v>14</v>
+      </c>
+      <c r="H2" t="n">
+        <v>48863.0</v>
+      </c>
       <c r="I2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="3" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" ht="79.2" customHeight="true">
       <c r="A3" t="n">
         <v>7252.0</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="n">
-        <v>48689.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I3" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="4" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4">
       <c r="A4" t="n">
         <v>7253.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H4" t="n">
-        <v>48689.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>7254.0</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="H5" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="6" ht="84.9" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" ht="79.2" customHeight="true">
       <c r="A6" t="n">
         <v>7255.0</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H6" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="7" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" ht="79.2" customHeight="true">
       <c r="A7" t="n">
         <v>7256.0</v>
       </c>
       <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>31</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>32</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="H7" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I7" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="8">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" ht="79.2" customHeight="true">
       <c r="A8" t="n">
         <v>7257.0</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="H8" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" ht="75.0" customHeight="true">
       <c r="A9" t="n">
         <v>7258.0</v>
       </c>
       <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
         <v>37</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="G9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I9" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>7259.0</v>
       </c>
       <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" t="s">
         <v>41</v>
       </c>
-      <c r="C10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="H10" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I10" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>7260.0</v>
       </c>
       <c r="B11" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="H11" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>7261.0</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="H12" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="13">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" ht="84.9" customHeight="true">
       <c r="A13" t="n">
         <v>7262.0</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G13" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="H13" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="14">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" ht="79.2" customHeight="true">
       <c r="A14" t="n">
         <v>7263.0</v>
       </c>
       <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H14" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I14" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" ht="79.2" customHeight="true">
       <c r="A15" t="n">
         <v>7264.0</v>
       </c>
       <c r="B15" t="s">
-        <v>2</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" t="s">
         <v>58</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H15" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I15" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="16" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16">
       <c r="A16" t="n">
         <v>7265.0</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="H16" t="n">
-        <v>48688.0</v>
+        <v>48863.0</v>
       </c>
       <c r="I16" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>7266.0</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
+        <v>21</v>
+      </c>
+      <c r="D17" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" t="s">
         <v>24</v>
       </c>
-      <c r="D17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I17" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="18">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" ht="75.0" customHeight="true">
       <c r="A18" t="n">
         <v>7267.0</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="G18" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="H18" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I18" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="19" ht="99.05" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>7268.0</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="H19" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="20">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>7269.0</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E20" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="G20" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="H20" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I20" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="21">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>7270.0</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="H21"/>
+        <v>80</v>
+      </c>
+      <c r="H21" t="n">
+        <v>48862.0</v>
+      </c>
       <c r="I21" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-    <row r="22" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="22" ht="79.2" customHeight="true">
       <c r="A22" t="n">
         <v>7271.0</v>
       </c>
       <c r="B22" t="s">
+        <v>81</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" t="s">
+        <v>83</v>
+      </c>
+      <c r="G22" t="s">
         <v>84</v>
       </c>
-      <c r="C22" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H22" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I22" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="23">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" ht="99.05" customHeight="true">
       <c r="A23" t="n">
         <v>7272.0</v>
       </c>
       <c r="B23" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H23" t="n">
-        <v>48687.0</v>
+        <v>48862.0</v>
       </c>
       <c r="I23" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" ht="79.2" customHeight="true">
       <c r="A24" t="n">
         <v>7273.0</v>
       </c>
       <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" t="s">
+        <v>90</v>
+      </c>
+      <c r="G24" t="s">
         <v>91</v>
       </c>
-      <c r="C24" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H24" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I24" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>7274.0</v>
       </c>
       <c r="B25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D25" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" t="s">
+        <v>94</v>
+      </c>
+      <c r="G25" t="s">
         <v>95</v>
       </c>
-      <c r="C25" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H25" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I25" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>7275.0</v>
       </c>
       <c r="B26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" t="s">
+        <v>21</v>
+      </c>
+      <c r="D26" t="s">
+        <v>97</v>
+      </c>
+      <c r="E26" t="s">
         <v>98</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="H26" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I26" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>7276.0</v>
       </c>
       <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
+        <v>100</v>
+      </c>
+      <c r="E27" t="s">
+        <v>101</v>
+      </c>
+      <c r="G27" t="s">
         <v>102</v>
       </c>
-      <c r="C27" t="s">
-[...11 lines deleted...]
-      <c r="H27"/>
+      <c r="H27" t="n">
+        <v>48861.0</v>
+      </c>
       <c r="I27" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>7277.0</v>
       </c>
       <c r="B28" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>104</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>105</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>107</v>
+        <v>24</v>
       </c>
       <c r="H28" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I28" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="29" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" ht="79.2" customHeight="true">
       <c r="A29" t="n">
         <v>7278.0</v>
       </c>
       <c r="B29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" t="s">
         <v>108</v>
       </c>
-      <c r="C29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G29" t="s">
-        <v>111</v>
+        <v>24</v>
       </c>
       <c r="H29" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I29" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="30">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="30" ht="75.0" customHeight="true">
       <c r="A30" t="n">
         <v>7279.0</v>
       </c>
       <c r="B30" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>110</v>
+      </c>
+      <c r="E30" t="s">
+        <v>111</v>
+      </c>
+      <c r="G30" t="s">
         <v>24</v>
       </c>
-      <c r="D30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H30" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I30" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>7280.0</v>
       </c>
       <c r="B31" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>113</v>
+      </c>
+      <c r="E31" t="s">
+        <v>114</v>
+      </c>
+      <c r="G31" t="s">
         <v>115</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H31" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I31" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="32">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>7281.0</v>
       </c>
       <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
         <v>118</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="G32" t="s">
         <v>119</v>
       </c>
-      <c r="E32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I32" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="33" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" ht="79.2" customHeight="true">
       <c r="A33" t="n">
         <v>7282.0</v>
       </c>
       <c r="B33" t="s">
+        <v>2</v>
+      </c>
+      <c r="C33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D33" t="s">
+        <v>121</v>
+      </c>
+      <c r="E33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G33" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="H33" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I33" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="34" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34">
       <c r="A34" t="n">
         <v>7283.0</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G34" t="s">
-        <v>129</v>
+        <v>19</v>
       </c>
       <c r="H34" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I34" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>7284.0</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="G35" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="H35" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I35" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="36" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" ht="79.2" customHeight="true">
       <c r="A36" t="n">
         <v>7285.0</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="G36" t="s">
-        <v>87</v>
+        <v>132</v>
       </c>
       <c r="H36" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I36" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>7286.0</v>
       </c>
       <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>134</v>
+      </c>
+      <c r="E37" t="s">
+        <v>135</v>
+      </c>
+      <c r="G37" t="s">
         <v>136</v>
       </c>
-      <c r="C37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H37" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I37" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="38" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="38">
       <c r="A38" t="n">
         <v>7287.0</v>
       </c>
       <c r="B38" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" t="s">
+        <v>21</v>
+      </c>
+      <c r="D38" t="s">
+        <v>138</v>
+      </c>
+      <c r="E38" t="s">
+        <v>139</v>
+      </c>
+      <c r="G38" t="s">
         <v>140</v>
       </c>
-      <c r="C38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H38" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I38" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>7288.0</v>
       </c>
       <c r="B39" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>142</v>
+      </c>
+      <c r="E39" t="s">
         <v>143</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="G39" t="s">
         <v>144</v>
       </c>
-      <c r="E39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H39" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I39" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="40" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40">
       <c r="A40" t="n">
         <v>7289.0</v>
       </c>
       <c r="B40" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" t="s">
+        <v>21</v>
+      </c>
+      <c r="D40" t="s">
         <v>146</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>147</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>148</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I40" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="41" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41" ht="113.2" customHeight="true">
       <c r="A41" t="n">
         <v>7290.0</v>
       </c>
       <c r="B41" t="s">
         <v>149</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>151</v>
       </c>
       <c r="G41" t="s">
-        <v>87</v>
+        <v>152</v>
       </c>
       <c r="H41" t="n">
-        <v>48686.0</v>
+        <v>48861.0</v>
       </c>
       <c r="I41" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>7291.0</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G42" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="H42" t="n">
-        <v>48686.0</v>
+        <v>48860.0</v>
       </c>
       <c r="I42" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="43">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>7292.0</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G43" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="H43" t="n">
-        <v>48684.0</v>
+        <v>48859.0</v>
       </c>
       <c r="I43" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="44">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>7293.0</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>160</v>
       </c>
       <c r="E44" t="s">
         <v>161</v>
       </c>
       <c r="G44" t="s">
-        <v>87</v>
+        <v>19</v>
       </c>
       <c r="H44" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I44" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="45" ht="79.2" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>7294.0</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>163</v>
       </c>
       <c r="E45" t="s">
         <v>164</v>
       </c>
       <c r="G45" t="s">
         <v>165</v>
       </c>
       <c r="H45" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I45" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>7295.0</v>
       </c>
       <c r="B46" t="s">
         <v>166</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" t="s">
         <v>169</v>
       </c>
       <c r="H46" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I46" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" ht="79.2" customHeight="true">
       <c r="A47" t="n">
         <v>7296.0</v>
       </c>
       <c r="B47" t="s">
         <v>170</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>172</v>
       </c>
       <c r="G47" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="H47" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I47" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="48">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>7297.0</v>
       </c>
       <c r="B48" t="s">
+        <v>173</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>174</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
+        <v>2</v>
+      </c>
+      <c r="G48" t="s">
+        <v>28</v>
+      </c>
+      <c r="H48"/>
+      <c r="I48" t="s">
         <v>175</v>
       </c>
-      <c r="E48" t="s">
-[...12 lines deleted...]
-    <row r="49" ht="75.0" customHeight="true">
+    </row>
+    <row r="49" ht="79.2" customHeight="true">
       <c r="A49" t="n">
         <v>7298.0</v>
       </c>
       <c r="B49" t="s">
+        <v>176</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
         <v>177</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>178</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="H49" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I49" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="50" ht="149.95" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>7299.0</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
+        <v>180</v>
+      </c>
+      <c r="E50" t="s">
         <v>181</v>
       </c>
-      <c r="E50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G50" t="s">
-        <v>180</v>
+        <v>28</v>
       </c>
       <c r="H50" t="n">
-        <v>48683.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I50" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>7300.0</v>
       </c>
       <c r="B51" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>183</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>184</v>
       </c>
-      <c r="E51" t="s">
+      <c r="G51" t="s">
         <v>185</v>
       </c>
-      <c r="G51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H51" t="n">
-        <v>48682.0</v>
+        <v>48858.0</v>
       </c>
       <c r="I51" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>