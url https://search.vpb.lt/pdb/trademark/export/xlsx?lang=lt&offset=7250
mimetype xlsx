--- v1 (2026-04-07)
+++ v2 (2026-06-05)
@@ -8,2170 +8,2249 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>terra it</t>
+    <t>CIPRIANI</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>2023 1853</t>
-[...2 lines deleted...]
-    <t>90641</t>
+    <t>2025 2818</t>
+  </si>
+  <si>
+    <t>96294</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Registruotas</t>
+  </si>
+  <si>
+    <t>2024 2663</t>
+  </si>
+  <si>
+    <t>93424</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>BERLIN STUDIOS</t>
+  </si>
+  <si>
+    <t>2024 0007</t>
+  </si>
+  <si>
+    <t>90923</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Šnekančios kortelės</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>2024 0006</t>
+  </si>
+  <si>
+    <t>91081</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>AGE IS JUST A NUMBER NoAGE women smaragdus</t>
+  </si>
+  <si>
+    <t>2024 0005</t>
+  </si>
+  <si>
+    <t>91080</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>KREVETERIJA by River Town</t>
+  </si>
+  <si>
+    <t>2024 0004</t>
+  </si>
+  <si>
+    <t>91079</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>2024 0003</t>
+  </si>
+  <si>
+    <t>91078</t>
+  </si>
+  <si>
+    <t>7, 35, 37</t>
+  </si>
+  <si>
+    <t>BASKETPROMO</t>
+  </si>
+  <si>
+    <t>2024 0002</t>
+  </si>
+  <si>
+    <t>91077</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>MON Style House</t>
+  </si>
+  <si>
+    <t>2024 0001</t>
+  </si>
+  <si>
+    <t>91390</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>MĖSA IR DRUSKA</t>
+  </si>
+  <si>
+    <t>2023 2431</t>
+  </si>
+  <si>
+    <t>91076</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
+    <t>P PAPILDISTAS SHOP</t>
+  </si>
+  <si>
+    <t>2023 2430</t>
+  </si>
+  <si>
+    <t>91075</t>
+  </si>
+  <si>
+    <t>EIRIF</t>
+  </si>
+  <si>
+    <t>2023 2429</t>
+  </si>
+  <si>
+    <t>91074</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>2023 2428</t>
+  </si>
+  <si>
+    <t>91073</t>
+  </si>
+  <si>
+    <t>35, 41, 42, 45</t>
+  </si>
+  <si>
+    <t>VILNIAUS PREKYBOS, PRAMONĖS IR AMATŲ RŪMAI</t>
+  </si>
+  <si>
+    <t>2023 2427</t>
+  </si>
+  <si>
+    <t>91072</t>
+  </si>
+  <si>
+    <t>ALAUS KARALIAI</t>
+  </si>
+  <si>
+    <t>2023 2426</t>
+  </si>
+  <si>
+    <t>91071</t>
+  </si>
+  <si>
+    <t>ŠIAULIŲ RAJONAS</t>
+  </si>
+  <si>
+    <t>2023 2425</t>
+  </si>
+  <si>
+    <t>90922</t>
+  </si>
+  <si>
+    <t>35, 41, 45</t>
+  </si>
+  <si>
+    <t>NT PARDAVIMŲ SPRENDIMAI</t>
+  </si>
+  <si>
+    <t>2023 2424</t>
+  </si>
+  <si>
+    <t>Neregistruotinas ženklas 1</t>
+  </si>
+  <si>
+    <t>A1 Padel</t>
+  </si>
+  <si>
+    <t>2023 2423</t>
+  </si>
+  <si>
+    <t>91070</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>emedus</t>
+  </si>
+  <si>
+    <t>2023 2422</t>
+  </si>
+  <si>
+    <t>91069</t>
+  </si>
+  <si>
+    <t>30, 31</t>
+  </si>
+  <si>
+    <t>Securus LT</t>
+  </si>
+  <si>
+    <t>2023 2421</t>
+  </si>
+  <si>
+    <t>91068</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>PUTOK EXPRESS</t>
+  </si>
+  <si>
+    <t>2023 2420</t>
+  </si>
+  <si>
+    <t>91067</t>
+  </si>
+  <si>
+    <t>CAFFEINE Gingerbread CAPPUCCINO</t>
+  </si>
+  <si>
+    <t>2023 2419</t>
+  </si>
+  <si>
+    <t>91066</t>
+  </si>
+  <si>
+    <t>30, 35, 43</t>
+  </si>
+  <si>
+    <t>octo5s</t>
+  </si>
+  <si>
+    <t>2023 2418</t>
+  </si>
+  <si>
+    <t>91065</t>
+  </si>
+  <si>
+    <t>35, 45</t>
+  </si>
+  <si>
+    <t>Elski European Life Science &amp; Knowledge Institute</t>
+  </si>
+  <si>
+    <t>2023 2417</t>
+  </si>
+  <si>
+    <t>91064</t>
+  </si>
+  <si>
+    <t>5, 41, 42, 44, 45</t>
+  </si>
+  <si>
+    <t>BOSTO Basmati The king of rice 10 min</t>
+  </si>
+  <si>
+    <t>2023 2416</t>
+  </si>
+  <si>
+    <t>91063</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>BOSTO Brown Zilvervliesrijst Riz complet 20 min</t>
+  </si>
+  <si>
+    <t>2023 2415</t>
+  </si>
+  <si>
+    <t>91062</t>
+  </si>
+  <si>
+    <t>BOSTO Thai Jasmin rice 10 min</t>
+  </si>
+  <si>
+    <t>2023 2414</t>
+  </si>
+  <si>
+    <t>91061</t>
+  </si>
+  <si>
+    <t>BOSTO Snelkookrijst Riz cuisson rapide 8 min</t>
+  </si>
+  <si>
+    <t>2023 2413</t>
+  </si>
+  <si>
+    <t>91060</t>
+  </si>
+  <si>
+    <t>LEKOFUSIN</t>
+  </si>
+  <si>
+    <t>2023 2412</t>
+  </si>
+  <si>
+    <t>91059</t>
+  </si>
+  <si>
+    <t>Lietuvos Respublikos sveikatos apsaugos ministerija</t>
+  </si>
+  <si>
+    <t>2023 2411</t>
+  </si>
+  <si>
+    <t>91389</t>
+  </si>
+  <si>
+    <t>41, 44</t>
+  </si>
+  <si>
+    <t>BLASTER ARENA by GINKLŲ KLUBAS</t>
+  </si>
+  <si>
+    <t>2023 2410</t>
+  </si>
+  <si>
+    <t>91058</t>
+  </si>
+  <si>
+    <t>GINKLŲ KLUBAS</t>
+  </si>
+  <si>
+    <t>2023 2409</t>
+  </si>
+  <si>
+    <t>91057</t>
+  </si>
+  <si>
+    <t>ŠIAURĖS KRYPTIMI</t>
+  </si>
+  <si>
+    <t>2023 2408</t>
+  </si>
+  <si>
+    <t>91033</t>
+  </si>
+  <si>
+    <t>35, 41</t>
+  </si>
+  <si>
+    <t>THIRD SISTER</t>
+  </si>
+  <si>
+    <t>2023 2407</t>
+  </si>
+  <si>
+    <t>91032</t>
+  </si>
+  <si>
+    <t>16, 18, 25, 28, 35</t>
+  </si>
+  <si>
+    <t>D DANNI GROŽIO STUDIJA</t>
+  </si>
+  <si>
+    <t>2023 2406</t>
+  </si>
+  <si>
+    <t>91031</t>
+  </si>
+  <si>
+    <t>INDEEL</t>
+  </si>
+  <si>
+    <t>2023 2405</t>
+  </si>
+  <si>
+    <t>91030</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>Registruotas</t>
-[...509 lines deleted...]
-    <t>11, 35</t>
+    <t>ANT SPARNŲ</t>
+  </si>
+  <si>
+    <t>2023 2404</t>
+  </si>
+  <si>
+    <t>91029</t>
+  </si>
+  <si>
+    <t>PATTON FUNGICIDE UPL</t>
+  </si>
+  <si>
+    <t>2023 2402</t>
+  </si>
+  <si>
+    <t>91028</t>
+  </si>
+  <si>
+    <t>PATTON FLEX FUNGICIDE UPL</t>
+  </si>
+  <si>
+    <t>2023 2401</t>
+  </si>
+  <si>
+    <t>91027</t>
+  </si>
+  <si>
+    <t>OlyBet SHOWDOWN VILNIUS</t>
+  </si>
+  <si>
+    <t>2023 2400</t>
+  </si>
+  <si>
+    <t>91026</t>
+  </si>
+  <si>
+    <t>28, 41</t>
+  </si>
+  <si>
+    <t>2023 2399</t>
+  </si>
+  <si>
+    <t>91025</t>
+  </si>
+  <si>
+    <t>2023 2398</t>
+  </si>
+  <si>
+    <t>91024</t>
+  </si>
+  <si>
+    <t>2023 2397</t>
+  </si>
+  <si>
+    <t>91023</t>
+  </si>
+  <si>
+    <t>atletukalve.lt</t>
+  </si>
+  <si>
+    <t>2023 2396</t>
+  </si>
+  <si>
+    <t>91056</t>
+  </si>
+  <si>
+    <t>MarsProxies</t>
+  </si>
+  <si>
+    <t>2023 2395</t>
+  </si>
+  <si>
+    <t>90921</t>
+  </si>
+  <si>
+    <t>9, 38, 42, 45</t>
+  </si>
+  <si>
+    <t>L LIETUVOS BANKAS Eurosistema</t>
+  </si>
+  <si>
+    <t>2023 2394</t>
+  </si>
+  <si>
+    <t>1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 28, 29, 30, 31, 32, 33, 34, 35, 36, 38, 39, 41, 42, 43, 44</t>
+  </si>
+  <si>
+    <t>Atšaukta paraiška</t>
+  </si>
+  <si>
+    <t>K KEEPPLAY</t>
+  </si>
+  <si>
+    <t>2023 2393</t>
+  </si>
+  <si>
+    <t>91022</t>
+  </si>
+  <si>
+    <t>A07</t>
+  </si>
+  <si>
+    <t>2023 2392</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>Panaikinta paraiška</t>
+  </si>
+  <si>
+    <t>L07</t>
+  </si>
+  <si>
+    <t>2023 2391</t>
+  </si>
+  <si>
+    <t>91021</t>
+  </si>
+  <si>
+    <t>UNIPARK</t>
+  </si>
+  <si>
+    <t>2023 2390</t>
+  </si>
+  <si>
+    <t>91020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>432000</xdr:rowOff>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="432000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>6</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>6</xdr:row>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId4"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>7</xdr:row>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId5"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
-[...82 lines deleted...]
-      <xdr:rowOff>396000</xdr:rowOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="396000"/>
-[...75 lines deleted...]
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>17</xdr:row>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>324000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId13"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="324000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>18</xdr:row>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>288000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="288000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>360000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="360000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1620000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1620000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId14"/>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
-[...81 lines deleted...]
-      <xdr:row>21</xdr:row>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>252000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="252000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId17"/>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...157 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="648000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId22"/>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...119 lines deleted...]
-      <xdr:row>34</xdr:row>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId26"/>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...81 lines deleted...]
-      <xdr:row>38</xdr:row>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId29"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...264 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="612000"/>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="1008000"/>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="720000"/>
+      <xdr:rowOff>792000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
-[...17 lines deleted...]
-          <a:ext cx="1080000" cy="504000"/>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2210,1321 +2289,1317 @@
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" ht="75.0" customHeight="true">
       <c r="A2" t="n">
         <v>7251.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="3" ht="79.2" customHeight="true">
+    <row r="3" ht="75.0" customHeight="true">
       <c r="A3" t="n">
         <v>7252.0</v>
       </c>
       <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>18</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" ht="79.2" customHeight="true">
       <c r="A4" t="n">
         <v>7253.0</v>
       </c>
       <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>7254.0</v>
       </c>
       <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" ht="79.2" customHeight="true">
       <c r="A6" t="n">
         <v>7255.0</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H6" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" ht="79.2" customHeight="true">
+    <row r="7">
       <c r="A7" t="n">
         <v>7256.0</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="H7" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" ht="79.2" customHeight="true">
+    <row r="8" ht="75.0" customHeight="true">
       <c r="A8" t="n">
         <v>7257.0</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="H8" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="75.0" customHeight="true">
+    <row r="9" ht="79.2" customHeight="true">
       <c r="A9" t="n">
         <v>7258.0</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H9" t="n">
-        <v>48863.0</v>
+        <v>48946.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" ht="75.0" customHeight="true">
+    <row r="10">
       <c r="A10" t="n">
         <v>7259.0</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="H10" t="n">
-        <v>48863.0</v>
+        <v>48945.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="75.0" customHeight="true">
+    <row r="11" ht="79.2" customHeight="true">
       <c r="A11" t="n">
         <v>7260.0</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="H11" t="n">
-        <v>48863.0</v>
+        <v>48943.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12" ht="79.2" customHeight="true">
       <c r="A12" t="n">
         <v>7261.0</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H12" t="n">
-        <v>48863.0</v>
+        <v>48943.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="84.9" customHeight="true">
+    <row r="13">
       <c r="A13" t="n">
         <v>7262.0</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="H13" t="n">
-        <v>48863.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" ht="79.2" customHeight="true">
       <c r="A14" t="n">
         <v>7263.0</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>2</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="E14" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="H14" t="n">
-        <v>48863.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="79.2" customHeight="true">
+    <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>7264.0</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="E15" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H15" t="n">
-        <v>48863.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="79.2" customHeight="true">
       <c r="A16" t="n">
         <v>7265.0</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E16" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H16" t="n">
-        <v>48863.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" ht="107.5" customHeight="true">
       <c r="A17" t="n">
         <v>7266.0</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>24</v>
+        <v>72</v>
       </c>
       <c r="H17" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="75.0" customHeight="true">
+    <row r="18" ht="79.2" customHeight="true">
       <c r="A18" t="n">
         <v>7267.0</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>2</v>
       </c>
       <c r="G18" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="H18"/>
       <c r="I18" t="s">
-        <v>15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>7268.0</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E19" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="H19" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="75.0" customHeight="true">
+    <row r="20">
       <c r="A20" t="n">
         <v>7269.0</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C20" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="H20" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>7270.0</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>87</v>
       </c>
       <c r="H21" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="79.2" customHeight="true">
+    <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>7271.0</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>83</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H22" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" ht="99.05" customHeight="true">
+    <row r="23" ht="107.5" customHeight="true">
       <c r="A23" t="n">
         <v>7272.0</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E23" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="G23" t="s">
-        <v>28</v>
+        <v>94</v>
       </c>
       <c r="H23" t="n">
-        <v>48862.0</v>
+        <v>48942.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="79.2" customHeight="true">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>7273.0</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="G24" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="H24" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>7274.0</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="G25" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="H25" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" ht="107.5" customHeight="true">
       <c r="A26" t="n">
         <v>7275.0</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="E26" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
       <c r="H26" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" ht="107.5" customHeight="true">
       <c r="A27" t="n">
         <v>7276.0</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="E27" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="G27" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H27" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" ht="75.0" customHeight="true">
+    <row r="28" ht="107.5" customHeight="true">
       <c r="A28" t="n">
         <v>7277.0</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
       <c r="G28" t="s">
-        <v>24</v>
+        <v>106</v>
       </c>
       <c r="H28" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" ht="79.2" customHeight="true">
+    <row r="29" ht="127.35" customHeight="true">
       <c r="A29" t="n">
         <v>7278.0</v>
       </c>
       <c r="B29" t="s">
+        <v>113</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
+        <v>114</v>
+      </c>
+      <c r="E29" t="s">
+        <v>115</v>
+      </c>
+      <c r="G29" t="s">
         <v>106</v>
       </c>
-      <c r="C29" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H29" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30">
       <c r="A30" t="n">
         <v>7279.0</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="E30" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H30" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>7280.0</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="G31" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="H31" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>7281.0</v>
       </c>
       <c r="B32" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="E32" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>119</v>
+        <v>79</v>
       </c>
       <c r="H32" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="79.2" customHeight="true">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>7282.0</v>
       </c>
       <c r="B33" t="s">
-        <v>2</v>
+        <v>126</v>
       </c>
       <c r="C33" t="s">
-        <v>120</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="E33" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="G33" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="H33" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>7283.0</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C34" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="E34" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="G34" t="s">
-        <v>19</v>
+        <v>132</v>
       </c>
       <c r="H34" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="75.0" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>7284.0</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="E35" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="G35" t="s">
-        <v>24</v>
+        <v>136</v>
       </c>
       <c r="H35" t="n">
-        <v>48861.0</v>
+        <v>48941.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="79.2" customHeight="true">
+    <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>7285.0</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>132</v>
+        <v>47</v>
       </c>
       <c r="H36" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>7286.0</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="E37" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="G37" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="H37" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" ht="79.2" customHeight="true">
       <c r="A38" t="n">
         <v>7287.0</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="C38" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="E38" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="G38" t="s">
-        <v>140</v>
+        <v>72</v>
       </c>
       <c r="H38" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>7288.0</v>
       </c>
       <c r="B39" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G39" t="s">
-        <v>144</v>
+        <v>31</v>
       </c>
       <c r="H39" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" ht="75.0" customHeight="true">
       <c r="A40" t="n">
         <v>7289.0</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="C40" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="E40" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="G40" t="s">
-        <v>148</v>
+        <v>31</v>
       </c>
       <c r="H40" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="113.2" customHeight="true">
+    <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>7290.0</v>
       </c>
       <c r="B41" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="H41" t="n">
-        <v>48861.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>7291.0</v>
       </c>
       <c r="B42" t="s">
         <v>153</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E42" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G42" t="s">
-        <v>24</v>
+        <v>156</v>
       </c>
       <c r="H42" t="n">
-        <v>48860.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>7292.0</v>
       </c>
       <c r="B43" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>159</v>
+      </c>
+      <c r="E43" t="s">
+        <v>160</v>
+      </c>
+      <c r="G43" t="s">
         <v>156</v>
       </c>
-      <c r="C43" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H43" t="n">
-        <v>48859.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>7293.0</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G44" t="s">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="H44" t="n">
-        <v>48858.0</v>
+        <v>48940.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>7294.0</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G45" t="s">
-        <v>165</v>
+        <v>79</v>
       </c>
       <c r="H45" t="n">
-        <v>48858.0</v>
+        <v>48938.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>7295.0</v>
       </c>
       <c r="B46" t="s">
         <v>166</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" t="s">
         <v>169</v>
       </c>
       <c r="H46" t="n">
-        <v>48858.0</v>
+        <v>48935.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="79.2" customHeight="true">
+    <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>7296.0</v>
       </c>
       <c r="B47" t="s">
         <v>170</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
+        <v>2</v>
+      </c>
+      <c r="G47" t="s">
         <v>172</v>
       </c>
-      <c r="G47" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H47"/>
       <c r="I47" t="s">
-        <v>15</v>
+        <v>173</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>7297.0</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>2</v>
+        <v>176</v>
       </c>
       <c r="G48" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H48"/>
+        <v>27</v>
+      </c>
+      <c r="H48" t="n">
+        <v>48935.0</v>
+      </c>
       <c r="I48" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="49" ht="79.2" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>7298.0</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>178</v>
+        <v>2</v>
       </c>
       <c r="G49" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="H49"/>
       <c r="I49" t="s">
-        <v>15</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>7299.0</v>
       </c>
       <c r="B50" t="s">
+        <v>181</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>182</v>
+      </c>
+      <c r="E50" t="s">
+        <v>183</v>
+      </c>
+      <c r="G50" t="s">
         <v>179</v>
       </c>
-      <c r="C50" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H50" t="n">
-        <v>48858.0</v>
+        <v>48935.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>7300.0</v>
       </c>
       <c r="B51" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="E51" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="G51" t="s">
-        <v>185</v>
+        <v>58</v>
       </c>
       <c r="H51" t="n">
-        <v>48858.0</v>
+        <v>48935.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>