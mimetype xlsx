--- v2 (2026-06-05)
+++ v3 (2026-08-05)
@@ -8,2249 +8,1714 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="186">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>CIPRIANI</t>
+    <t>termosaas</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>2025 2818</t>
-[...5 lines deleted...]
-    <t>32</t>
+    <t>2024 0472</t>
+  </si>
+  <si>
+    <t>91483</t>
+  </si>
+  <si>
+    <t>39</t>
   </si>
   <si>
     <t>Registruotas</t>
   </si>
   <si>
-    <t>2024 2663</t>
-[...20 lines deleted...]
-    <t>Šnekančios kortelės</t>
+    <t>MIEŠKŲ  UOGA</t>
+  </si>
+  <si>
+    <t>2024 0471</t>
+  </si>
+  <si>
+    <t>91482</t>
+  </si>
+  <si>
+    <t>29, 31, 32, 44</t>
+  </si>
+  <si>
+    <t>BLACK KEY</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
-    <t>2024 0006</t>
-[...2 lines deleted...]
-    <t>91081</t>
+    <t>2024 0470</t>
+  </si>
+  <si>
+    <t>91481</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>SRAIGŪNAS LĖTŪNAS  LĖTAI YRA GERAI!</t>
+  </si>
+  <si>
+    <t>2024 0469</t>
+  </si>
+  <si>
+    <t>91480</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>STEAK FOR BREAK RESTORANAS</t>
+  </si>
+  <si>
+    <t>2024 0468</t>
+  </si>
+  <si>
+    <t>91479</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>ELFAS NAMUOSE</t>
+  </si>
+  <si>
+    <t>2024 0467</t>
+  </si>
+  <si>
+    <t>91478</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>AGE IS JUST A NUMBER NoAGE women smaragdus</t>
-[...41 lines deleted...]
-    <t>91077</t>
+    <t>Barskutis.lt</t>
+  </si>
+  <si>
+    <t>2024 0466</t>
+  </si>
+  <si>
+    <t>91477</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>MON Style House</t>
-[...5 lines deleted...]
-    <t>91390</t>
+    <t>Tyrens Lietuva</t>
+  </si>
+  <si>
+    <t>2024 0465</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>Atšaukta paraiška</t>
+  </si>
+  <si>
+    <t>Tyrimais grįstas gydymas</t>
+  </si>
+  <si>
+    <t>2024 0464</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>MĖSA IR DRUSKA</t>
-[...5 lines deleted...]
-    <t>91076</t>
+    <t>Neregistruotinas ženklas 1</t>
+  </si>
+  <si>
+    <t>Svarbiausia  – suprasti</t>
+  </si>
+  <si>
+    <t>2024 0463</t>
+  </si>
+  <si>
+    <t>91476</t>
+  </si>
+  <si>
+    <t>Brangiausias laiku neatliktas tyrimas</t>
+  </si>
+  <si>
+    <t>2024 0462</t>
+  </si>
+  <si>
+    <t>J&amp;G grožio studija</t>
+  </si>
+  <si>
+    <t>2024 0461</t>
+  </si>
+  <si>
+    <t>91475</t>
+  </si>
+  <si>
+    <t>MY SIDE STORY</t>
+  </si>
+  <si>
+    <t>2024 0460</t>
+  </si>
+  <si>
+    <t>91474</t>
+  </si>
+  <si>
+    <t>25, 35</t>
+  </si>
+  <si>
+    <t>Crystal Heritage</t>
+  </si>
+  <si>
+    <t>2024 0459</t>
+  </si>
+  <si>
+    <t>91473</t>
+  </si>
+  <si>
+    <t>14, 21</t>
+  </si>
+  <si>
+    <t>KAŽKA BELEKA</t>
+  </si>
+  <si>
+    <t>2024 0458</t>
+  </si>
+  <si>
+    <t>91472</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>DEGROSS</t>
+  </si>
+  <si>
+    <t>2024 0457</t>
+  </si>
+  <si>
+    <t>91471</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>READY TO PLAY ?</t>
+  </si>
+  <si>
+    <t>2025 2900</t>
+  </si>
+  <si>
+    <t>9, 12, 18, 25, 28, 35, 41</t>
+  </si>
+  <si>
+    <t>Dalinis neigiamas sprendimas</t>
+  </si>
+  <si>
+    <t>Mr. Gumis</t>
+  </si>
+  <si>
+    <t>2024 0456</t>
+  </si>
+  <si>
+    <t>91470</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>MiroMAX EMPOWERING SOLUTIONS</t>
+  </si>
+  <si>
+    <t>2024 0454</t>
+  </si>
+  <si>
+    <t>91538</t>
+  </si>
+  <si>
+    <t>7, 9, 12, 20, 35</t>
+  </si>
+  <si>
+    <t>MK TRALIUKAS PAGALBA KELYJE</t>
+  </si>
+  <si>
+    <t>2024 0453</t>
+  </si>
+  <si>
+    <t>91469</t>
+  </si>
+  <si>
+    <t>Technikos asas</t>
+  </si>
+  <si>
+    <t>2024 0452</t>
+  </si>
+  <si>
+    <t>9, 35</t>
+  </si>
+  <si>
+    <t>LINO BUSAS</t>
+  </si>
+  <si>
+    <t>2024 0451</t>
+  </si>
+  <si>
+    <t>91468</t>
+  </si>
+  <si>
+    <t>KebaboManija</t>
+  </si>
+  <si>
+    <t>2024 0450</t>
+  </si>
+  <si>
+    <t>91467</t>
+  </si>
+  <si>
+    <t>DEEPAL S07</t>
+  </si>
+  <si>
+    <t>2024 0449</t>
+  </si>
+  <si>
+    <t>91466</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>RDA Auto</t>
+  </si>
+  <si>
+    <t>2024 0448</t>
+  </si>
+  <si>
+    <t>91465</t>
+  </si>
+  <si>
+    <t>RDA AUTO</t>
+  </si>
+  <si>
+    <t>2024 0447</t>
+  </si>
+  <si>
+    <t>91464</t>
+  </si>
+  <si>
+    <t>BANGA RAMP PARK</t>
+  </si>
+  <si>
+    <t>2024 0446</t>
+  </si>
+  <si>
+    <t>91463</t>
+  </si>
+  <si>
+    <t>R RAMERS MEN'S WEAR beyond the fashion</t>
+  </si>
+  <si>
+    <t>2024 0445</t>
+  </si>
+  <si>
+    <t>91462</t>
+  </si>
+  <si>
+    <t>(Ne)Tobula moteris</t>
+  </si>
+  <si>
+    <t>2024 0444</t>
+  </si>
+  <si>
+    <t>91461</t>
+  </si>
+  <si>
+    <t>KAIP GERAI</t>
+  </si>
+  <si>
+    <t>2024 0443</t>
+  </si>
+  <si>
+    <t>91460</t>
+  </si>
+  <si>
+    <t>35, 41</t>
+  </si>
+  <si>
+    <t>PUOKŠTININKĖS</t>
+  </si>
+  <si>
+    <t>2024 0442</t>
+  </si>
+  <si>
+    <t>91459</t>
+  </si>
+  <si>
+    <t>35, 41, 42</t>
+  </si>
+  <si>
+    <t>2024 0441</t>
+  </si>
+  <si>
+    <t>91458</t>
+  </si>
+  <si>
+    <t>Lapėlėlė</t>
+  </si>
+  <si>
+    <t>2024 0440</t>
+  </si>
+  <si>
+    <t>91457</t>
+  </si>
+  <si>
+    <t>28, 41</t>
+  </si>
+  <si>
+    <t>BE VAZONO</t>
+  </si>
+  <si>
+    <t>2024 0439</t>
+  </si>
+  <si>
+    <t>91456</t>
+  </si>
+  <si>
+    <t>PP PARTSPRO</t>
+  </si>
+  <si>
+    <t>2024 0438</t>
+  </si>
+  <si>
+    <t>91455</t>
+  </si>
+  <si>
+    <t>SANDI</t>
+  </si>
+  <si>
+    <t>2024 0437</t>
+  </si>
+  <si>
+    <t>93946</t>
+  </si>
+  <si>
+    <t>3, 35, 44</t>
+  </si>
+  <si>
+    <t>SAKAI</t>
+  </si>
+  <si>
+    <t>2024 0436</t>
+  </si>
+  <si>
+    <t>91454</t>
+  </si>
+  <si>
+    <t>SIMAITE</t>
+  </si>
+  <si>
+    <t>2024 0435</t>
+  </si>
+  <si>
+    <t>91453</t>
+  </si>
+  <si>
+    <t>PRO PACE</t>
+  </si>
+  <si>
+    <t>2024 0434</t>
+  </si>
+  <si>
+    <t>91452</t>
+  </si>
+  <si>
+    <t>35, 41, 44, 45</t>
+  </si>
+  <si>
+    <t>SLTY</t>
+  </si>
+  <si>
+    <t>2024 0433</t>
+  </si>
+  <si>
+    <t>91451</t>
+  </si>
+  <si>
+    <t>35, 40</t>
+  </si>
+  <si>
+    <t>SOL Windows QUALITY PAYS OFF</t>
+  </si>
+  <si>
+    <t>2024 0432</t>
+  </si>
+  <si>
+    <t>91450</t>
+  </si>
+  <si>
+    <t>6, 19, 20, 35</t>
+  </si>
+  <si>
+    <t>Strakaliukas Vaikų sporto centras</t>
+  </si>
+  <si>
+    <t>2024 0431</t>
+  </si>
+  <si>
+    <t>91449</t>
+  </si>
+  <si>
+    <t>Aplinkos harmonija</t>
+  </si>
+  <si>
+    <t>2024 0430</t>
+  </si>
+  <si>
+    <t>91448</t>
+  </si>
+  <si>
+    <t>KYBARTAI 1919 SVEIKATA</t>
+  </si>
+  <si>
+    <t>2024 0429</t>
+  </si>
+  <si>
+    <t>91447</t>
+  </si>
+  <si>
+    <t>36, 41</t>
+  </si>
+  <si>
+    <t>LAUKSAS</t>
+  </si>
+  <si>
+    <t>2024 0428</t>
+  </si>
+  <si>
+    <t>91446</t>
+  </si>
+  <si>
+    <t>WAVY BALTIA DUMPLINGS</t>
+  </si>
+  <si>
+    <t>2024 0427</t>
+  </si>
+  <si>
+    <t>91703</t>
+  </si>
+  <si>
+    <t>TASTE GASTE</t>
+  </si>
+  <si>
+    <t>2024 0426</t>
+  </si>
+  <si>
+    <t>91981</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
-    <t>P PAPILDISTAS SHOP</t>
-[...401 lines deleted...]
-    <t>91020</t>
+    <t>T. J. DANCE ŠOKIŲ STUDIJA</t>
+  </si>
+  <si>
+    <t>2024 0425</t>
+  </si>
+  <si>
+    <t>91445</t>
+  </si>
+  <si>
+    <t>logoff</t>
+  </si>
+  <si>
+    <t>2024 0424</t>
+  </si>
+  <si>
+    <t>91444</t>
+  </si>
+  <si>
+    <t>69 DANGUJE</t>
+  </si>
+  <si>
+    <t>2024 0423</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId29" Target="../media/image29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId30" Target="../media/image30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId31" Target="../media/image31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId32" Target="../media/image32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId33" Target="../media/image33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId34" Target="../media/image34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId35" Target="../media/image35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId36" Target="../media/image36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId37" Target="../media/image37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId38" Target="../media/image38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId39" Target="../media/image39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId40" Target="../media/image40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId41" Target="../media/image41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId42" Target="../media/image42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId28" Target="../media/image28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:rowOff>324000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="324000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>3</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>7</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="864000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>10</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="612000"/>
+          <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>252000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="252000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...37 lines deleted...]
-      <xdr:row>17</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>18</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="720000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>324000</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="324000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>21</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>22</xdr:row>
-      <xdr:rowOff>1368000</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1368000"/>
+          <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>288000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="288000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>24</xdr:row>
-      <xdr:rowOff>360000</xdr:rowOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="360000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
-      <xdr:rowOff>1368000</xdr:rowOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1368000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>26</xdr:row>
-      <xdr:rowOff>1368000</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1368000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>1368000</xdr:rowOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1368000"/>
+          <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>1620000</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1620000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1296000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1296000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...114 lines deleted...]
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="756000"/>
-[...531 lines deleted...]
-          <a:ext cx="1080000" cy="396000"/>
+          <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2289,1317 +1754,1311 @@
       </c>
       <c r="I1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" ht="75.0" customHeight="true">
       <c r="A2" t="n">
         <v>7251.0</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
-        <v>48946.0</v>
+        <v>49010.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" ht="75.0" customHeight="true">
       <c r="A3" t="n">
         <v>7252.0</v>
       </c>
       <c r="B3" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" ht="79.2" customHeight="true">
+    <row r="4">
       <c r="A4" t="n">
         <v>7253.0</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" ht="75.0" customHeight="true">
       <c r="A5" t="n">
         <v>7254.0</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" ht="79.2" customHeight="true">
       <c r="A6" t="n">
         <v>7255.0</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7">
+    <row r="7" ht="79.2" customHeight="true">
       <c r="A7" t="n">
         <v>7256.0</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H7" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" ht="75.0" customHeight="true">
+    <row r="8" ht="79.2" customHeight="true">
       <c r="A8" t="n">
         <v>7257.0</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H8" t="n">
-        <v>48946.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="79.2" customHeight="true">
+    <row r="9">
       <c r="A9" t="n">
         <v>7258.0</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
-      <c r="H9" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7259.0</v>
       </c>
       <c r="B10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>2</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
-      <c r="H10" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" ht="79.2" customHeight="true">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11">
       <c r="A11" t="n">
         <v>7260.0</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H11" t="n">
-        <v>48943.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="79.2" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>7261.0</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>54</v>
+        <v>2</v>
       </c>
       <c r="G12" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="H12"/>
       <c r="I12" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>7262.0</v>
       </c>
       <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>56</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H13" t="n">
-        <v>48942.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" ht="79.2" customHeight="true">
+    <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>7263.0</v>
       </c>
       <c r="B14" t="s">
-        <v>2</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" t="s">
         <v>59</v>
       </c>
-      <c r="D14" t="s">
+      <c r="G14" t="s">
         <v>60</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="n">
-        <v>48942.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>7264.0</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
+        <v>62</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" t="s">
         <v>64</v>
       </c>
-      <c r="E15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="n">
-        <v>48942.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="79.2" customHeight="true">
       <c r="A16" t="n">
         <v>7265.0</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" t="s">
         <v>67</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>68</v>
       </c>
-      <c r="G16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H16" t="n">
-        <v>48942.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" ht="107.5" customHeight="true">
+    <row r="17">
       <c r="A17" t="n">
         <v>7266.0</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17" t="n">
-        <v>48942.0</v>
+        <v>49009.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="79.2" customHeight="true">
+    <row r="18">
       <c r="A18" t="n">
         <v>7267.0</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
         <v>2</v>
       </c>
       <c r="G18" t="s">
-        <v>22</v>
+        <v>75</v>
       </c>
       <c r="H18"/>
       <c r="I18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>7268.0</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H19" t="n">
-        <v>48942.0</v>
+        <v>49008.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20">
+    <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>7269.0</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="H20" t="n">
-        <v>48942.0</v>
+        <v>49008.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="75.0" customHeight="true">
+    <row r="21" ht="79.2" customHeight="true">
       <c r="A21" t="n">
         <v>7270.0</v>
       </c>
       <c r="B21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E21" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H21" t="n">
-        <v>48942.0</v>
+        <v>49008.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="75.0" customHeight="true">
+    <row r="22">
       <c r="A22" t="n">
         <v>7271.0</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" t="s">
         <v>90</v>
       </c>
-      <c r="G22" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="23" ht="107.5" customHeight="true">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" ht="79.2" customHeight="true">
       <c r="A23" t="n">
         <v>7272.0</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>92</v>
       </c>
       <c r="E23" t="s">
         <v>93</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H23" t="n">
-        <v>48942.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24">
       <c r="A24" t="n">
         <v>7273.0</v>
       </c>
       <c r="B24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" t="s">
+        <v>21</v>
+      </c>
+      <c r="D24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>96</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="H24" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>7274.0</v>
       </c>
       <c r="B25" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" t="s">
         <v>100</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H25" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="107.5" customHeight="true">
+    <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>7275.0</v>
       </c>
       <c r="B26" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E26" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="G26" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="H26" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="107.5" customHeight="true">
+    <row r="27">
       <c r="A27" t="n">
         <v>7276.0</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="G27" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="H27" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" ht="107.5" customHeight="true">
+    <row r="28">
       <c r="A28" t="n">
         <v>7277.0</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="G28" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="H28" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" ht="127.35" customHeight="true">
+    <row r="29" ht="79.2" customHeight="true">
       <c r="A29" t="n">
         <v>7278.0</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G29" t="s">
-        <v>106</v>
+        <v>40</v>
       </c>
       <c r="H29" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>7279.0</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C30" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="E30" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="G30" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="H30" t="n">
-        <v>48941.0</v>
+        <v>49007.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="75.0" customHeight="true">
+    <row r="31">
       <c r="A31" t="n">
         <v>7280.0</v>
       </c>
       <c r="B31" t="s">
+        <v>116</v>
+      </c>
+      <c r="C31" t="s">
+        <v>21</v>
+      </c>
+      <c r="D31" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" t="s">
+        <v>118</v>
+      </c>
+      <c r="G31" t="s">
         <v>119</v>
       </c>
-      <c r="C31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H31" t="n">
-        <v>48941.0</v>
+        <v>49006.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>7281.0</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E32" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="G32" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="H32" t="n">
-        <v>48941.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="75.0" customHeight="true">
+    <row r="33">
       <c r="A33" t="n">
         <v>7282.0</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="G33" t="s">
-        <v>79</v>
+        <v>123</v>
       </c>
       <c r="H33" t="n">
-        <v>48941.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="75.0" customHeight="true">
+    <row r="34">
       <c r="A34" t="n">
         <v>7283.0</v>
       </c>
       <c r="B34" t="s">
+        <v>126</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>127</v>
+      </c>
+      <c r="E34" t="s">
+        <v>128</v>
+      </c>
+      <c r="G34" t="s">
         <v>129</v>
       </c>
-      <c r="C34" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H34" t="n">
-        <v>48941.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>7284.0</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>136</v>
+        <v>47</v>
       </c>
       <c r="H35" t="n">
-        <v>48941.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>7285.0</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="G36" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="H36" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37" ht="79.2" customHeight="true">
       <c r="A37" t="n">
         <v>7286.0</v>
       </c>
       <c r="B37" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E37" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="H37" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="79.2" customHeight="true">
+    <row r="38">
       <c r="A38" t="n">
         <v>7287.0</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E38" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="G38" t="s">
-        <v>72</v>
+        <v>32</v>
       </c>
       <c r="H38" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="75.0" customHeight="true">
+    <row r="39">
       <c r="A39" t="n">
         <v>7288.0</v>
       </c>
       <c r="B39" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="G39" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H39" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="75.0" customHeight="true">
+    <row r="40" ht="79.2" customHeight="true">
       <c r="A40" t="n">
         <v>7289.0</v>
       </c>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="G40" t="s">
-        <v>31</v>
+        <v>149</v>
       </c>
       <c r="H40" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>7290.0</v>
       </c>
       <c r="B41" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="G41" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="H41" t="n">
-        <v>48940.0</v>
+        <v>49004.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>7291.0</v>
       </c>
       <c r="B42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
+        <v>155</v>
+      </c>
+      <c r="E42" t="s">
+        <v>156</v>
+      </c>
+      <c r="G42" t="s">
         <v>157</v>
       </c>
-      <c r="E42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H42" t="n">
-        <v>48940.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>7292.0</v>
       </c>
       <c r="B43" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>159</v>
       </c>
       <c r="E43" t="s">
         <v>160</v>
       </c>
       <c r="G43" t="s">
-        <v>156</v>
+        <v>28</v>
       </c>
       <c r="H43" t="n">
-        <v>48940.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="75.0" customHeight="true">
+    <row r="44">
       <c r="A44" t="n">
         <v>7293.0</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E44" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G44" t="s">
-        <v>156</v>
+        <v>47</v>
       </c>
       <c r="H44" t="n">
-        <v>48940.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45" ht="79.2" customHeight="true">
       <c r="A45" t="n">
         <v>7294.0</v>
       </c>
       <c r="B45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E45" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G45" t="s">
-        <v>79</v>
+        <v>167</v>
       </c>
       <c r="H45" t="n">
-        <v>48938.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46">
+    <row r="46" ht="79.2" customHeight="true">
       <c r="A46" t="n">
         <v>7295.0</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C46" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G46" t="s">
-        <v>169</v>
+        <v>14</v>
       </c>
       <c r="H46" t="n">
-        <v>48935.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="75.0" customHeight="true">
+    <row r="47" ht="101.85" customHeight="true">
       <c r="A47" t="n">
         <v>7296.0</v>
       </c>
       <c r="B47" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E47" t="s">
-        <v>2</v>
+        <v>173</v>
       </c>
       <c r="G47" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="H47"/>
+        <v>80</v>
+      </c>
+      <c r="H47" t="n">
+        <v>49003.0</v>
+      </c>
       <c r="I47" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="48" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48">
       <c r="A48" t="n">
         <v>7297.0</v>
       </c>
       <c r="B48" t="s">
         <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48" t="s">
         <v>176</v>
       </c>
       <c r="G48" t="s">
-        <v>27</v>
+        <v>177</v>
       </c>
       <c r="H48" t="n">
-        <v>48935.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>7298.0</v>
       </c>
       <c r="B49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E49" t="s">
-        <v>2</v>
+        <v>180</v>
       </c>
       <c r="G49" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="H49"/>
+        <v>28</v>
+      </c>
+      <c r="H49" t="n">
+        <v>49003.0</v>
+      </c>
       <c r="I49" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="50" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50">
       <c r="A50" t="n">
         <v>7299.0</v>
       </c>
       <c r="B50" t="s">
         <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D50" t="s">
         <v>182</v>
       </c>
       <c r="E50" t="s">
         <v>183</v>
       </c>
       <c r="G50" t="s">
-        <v>179</v>
+        <v>28</v>
       </c>
       <c r="H50" t="n">
-        <v>48935.0</v>
+        <v>49003.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>7300.0</v>
       </c>
       <c r="B51" t="s">
         <v>184</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>185</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>2</v>
       </c>
       <c r="G51" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="H51"/>
       <c r="I51" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>