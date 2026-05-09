--- v1 (2026-03-19)
+++ v2 (2026-05-09)
@@ -82,248 +82,248 @@
   <si>
     <t>SERVERWARE</t>
   </si>
   <si>
     <t>95-0397</t>
   </si>
   <si>
     <t>29006</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Enrico Ferrari</t>
   </si>
   <si>
     <t>RL 12794</t>
   </si>
   <si>
     <t>13932</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>LUCK</t>
+  </si>
+  <si>
+    <t>ZP 7719</t>
+  </si>
+  <si>
+    <t>22495</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
     <t>KINGS</t>
   </si>
   <si>
     <t>ZP 15930</t>
   </si>
   <si>
     <t>25852</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>ISOFORS</t>
   </si>
   <si>
     <t>95-0562</t>
   </si>
   <si>
     <t>28194</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>LUCK</t>
-[...5 lines deleted...]
-    <t>22495</t>
+    <t>CLAVAMOX</t>
+  </si>
+  <si>
+    <t>ZP 16130</t>
+  </si>
+  <si>
+    <t>25905</t>
+  </si>
+  <si>
+    <t>CLASSIC</t>
+  </si>
+  <si>
+    <t>ZP 17091</t>
+  </si>
+  <si>
+    <t>26981</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>WESTPORT</t>
+  </si>
+  <si>
+    <t>ZP 17292</t>
+  </si>
+  <si>
+    <t>26806</t>
   </si>
   <si>
     <t>ARIFLO</t>
   </si>
   <si>
     <t>95-2214</t>
   </si>
   <si>
     <t>29224</t>
   </si>
   <si>
-    <t>CLAVAMOX</t>
-[...26 lines deleted...]
-    <t>30</t>
+    <t>MONTANA</t>
+  </si>
+  <si>
+    <t>Combined</t>
+  </si>
+  <si>
+    <t>ZP 15693</t>
+  </si>
+  <si>
+    <t>26436</t>
+  </si>
+  <si>
+    <t>REGIO-MONTANA</t>
+  </si>
+  <si>
+    <t>ZP 15695</t>
+  </si>
+  <si>
+    <t>26438</t>
+  </si>
+  <si>
+    <t>MONTANYA</t>
+  </si>
+  <si>
+    <t>ZP 15696</t>
+  </si>
+  <si>
+    <t>26439</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>ZP 15697</t>
+  </si>
+  <si>
+    <t>26440</t>
+  </si>
+  <si>
+    <t>RS ROADSTAR</t>
+  </si>
+  <si>
+    <t>ZP 15708</t>
+  </si>
+  <si>
+    <t>26083</t>
+  </si>
+  <si>
+    <t>Friedrich</t>
+  </si>
+  <si>
+    <t>ZP 16234</t>
+  </si>
+  <si>
+    <t>26039</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>HELEX</t>
+  </si>
+  <si>
+    <t>ZP 16345</t>
+  </si>
+  <si>
+    <t>26146</t>
   </si>
   <si>
     <t>GOOD YEAR PADANGOS + AUTOSERVISAS</t>
   </si>
   <si>
-    <t>Combined</t>
-[...1 lines deleted...]
-  <si>
     <t>95-1081</t>
   </si>
   <si>
     <t>28514</t>
   </si>
   <si>
     <t>35, 37</t>
   </si>
   <si>
-    <t>Friedrich</t>
-[...62 lines deleted...]
-    <t>26083</t>
+    <t>RITZ</t>
+  </si>
+  <si>
+    <t>ZP 15134</t>
+  </si>
+  <si>
+    <t>24929</t>
   </si>
   <si>
     <t>AVA</t>
   </si>
   <si>
     <t>ZP 16559</t>
   </si>
   <si>
     <t>26603</t>
   </si>
   <si>
-    <t>RITZ</t>
-[...7 lines deleted...]
-  <si>
     <t>KEFLOR</t>
   </si>
   <si>
     <t>ZP 17527</t>
   </si>
   <si>
     <t>27044</t>
   </si>
   <si>
+    <t>FLORA</t>
+  </si>
+  <si>
+    <t>ZP 17137</t>
+  </si>
+  <si>
+    <t>26706</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
     <t>ZP 17526</t>
   </si>
   <si>
     <t>27006</t>
   </si>
   <si>
-    <t>FLORA</t>
-[...10 lines deleted...]
-  <si>
     <t>SMIRNOV</t>
   </si>
   <si>
     <t>ZP 17214</t>
   </si>
   <si>
     <t>27080</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>adidanas</t>
   </si>
   <si>
     <t>95-0829</t>
   </si>
   <si>
     <t>27605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>adibas SPORT</t>
@@ -472,123 +472,123 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>GlobalOne KOMPIUTERIŲ TINKLAI</t>
   </si>
   <si>
     <t>96-2375</t>
   </si>
   <si>
     <t>31135</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>SUREVUE</t>
   </si>
   <si>
     <t>RL 11187</t>
   </si>
   <si>
     <t>13034</t>
   </si>
   <si>
+    <t>Moskovskaya Zitrovka ORIGINAL RUSSISCHER WODKA Simex</t>
+  </si>
+  <si>
+    <t>95-0565</t>
+  </si>
+  <si>
+    <t>28700</t>
+  </si>
+  <si>
     <t>BIJOU JABLONEC</t>
   </si>
   <si>
     <t>95-0788</t>
   </si>
   <si>
     <t>28644</t>
   </si>
   <si>
     <t>6, 14, 20, 21, 35</t>
   </si>
   <si>
     <t>Siofor</t>
   </si>
   <si>
     <t>95-0494</t>
   </si>
   <si>
     <t>28164</t>
   </si>
   <si>
     <t>95-0510</t>
   </si>
   <si>
     <t>28180</t>
   </si>
   <si>
-    <t>Moskovskaya Zitrovka ORIGINAL RUSSISCHER WODKA Simex</t>
-[...7 lines deleted...]
-  <si>
     <t>BBC BALTIJOS BIZNIO CENTRAS</t>
   </si>
   <si>
     <t>ZP 16849</t>
   </si>
   <si>
     <t>27440</t>
   </si>
   <si>
     <t>16, 35, 36, 37, 38, 39, 40, 41, 42</t>
   </si>
   <si>
     <t>GALA</t>
   </si>
   <si>
     <t>ZP 16390</t>
   </si>
   <si>
     <t>25976</t>
   </si>
   <si>
+    <t>TIEXAN</t>
+  </si>
+  <si>
+    <t>96-0821</t>
+  </si>
+  <si>
+    <t>31198</t>
+  </si>
+  <si>
     <t>ICI AUTOCOLOR</t>
   </si>
   <si>
     <t>96-1836</t>
   </si>
   <si>
     <t>31830</t>
-  </si>
-[...7 lines deleted...]
-    <t>31198</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -606,240 +606,240 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>396000</xdr:rowOff>
+      <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>12</xdr:row>
-[...151 lines deleted...]
-      <xdr:row>22</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1024,202 +1024,202 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1404000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>756000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>1404000</xdr:rowOff>
+      <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1404000"/>
+          <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1378,77 +1378,77 @@
       </c>
       <c r="H5" t="n">
         <v>36059.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>105.0</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H6" t="n">
         <v>36059.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>106.0</v>
       </c>
       <c r="B7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>33</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H7" t="n">
         <v>36059.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>107.0</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
@@ -1456,439 +1456,439 @@
       </c>
       <c r="H8" t="n">
         <v>36090.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>108.0</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H9" t="n">
         <v>36090.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>109.0</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="n">
         <v>36090.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>110.0</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H11" t="n">
         <v>36090.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>111.0</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>27</v>
       </c>
       <c r="H12" t="n">
         <v>36111.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="75.0" customHeight="true">
+    <row r="13">
       <c r="A13" t="n">
         <v>112.0</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>53</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>54</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="H13" t="n">
         <v>36111.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>113.0</v>
       </c>
       <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" t="s">
         <v>57</v>
       </c>
-      <c r="C14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H14" t="n">
         <v>36111.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>114.0</v>
       </c>
       <c r="B15" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>27</v>
       </c>
       <c r="H15" t="n">
         <v>36111.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>115.0</v>
       </c>
       <c r="B16" t="s">
+        <v>61</v>
+      </c>
+      <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" t="s">
         <v>63</v>
       </c>
-      <c r="C16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="H16" t="n">
         <v>36111.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>116.0</v>
       </c>
       <c r="B17" t="s">
+        <v>64</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" t="s">
         <v>66</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="G17" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H17" t="n">
         <v>36111.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="75.0" customHeight="true">
+    <row r="18">
       <c r="A18" t="n">
         <v>117.0</v>
       </c>
       <c r="B18" t="s">
+        <v>68</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>70</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H18" t="n">
         <v>36111.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>118.0</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E19" t="s">
         <v>73</v>
       </c>
-      <c r="E19" t="s">
+      <c r="G19" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H19" t="n">
         <v>36111.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>119.0</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>77</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="H20" t="n">
         <v>36141.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>120.0</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>80</v>
       </c>
       <c r="G21" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H21" t="n">
         <v>36141.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>121.0</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>83</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="n">
         <v>36150.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" ht="75.0" customHeight="true">
+    <row r="23">
       <c r="A23" t="n">
         <v>122.0</v>
       </c>
       <c r="B23" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>87</v>
       </c>
       <c r="H23" t="n">
         <v>36166.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>123.0</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G24" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H24" t="n">
         <v>36166.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="93.35" customHeight="true">
       <c r="A25" t="n">
         <v>124.0</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>92</v>
       </c>
       <c r="G25" t="s">
@@ -2347,146 +2347,146 @@
       <c r="A43" t="n">
         <v>142.0</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>153</v>
       </c>
       <c r="G43" t="s">
         <v>19</v>
       </c>
       <c r="H43" t="n">
         <v>36326.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="75.0" customHeight="true">
+    <row r="44" ht="110.35" customHeight="true">
       <c r="A44" t="n">
         <v>143.0</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>49</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="s">
-        <v>157</v>
+        <v>93</v>
       </c>
       <c r="H44" t="n">
         <v>36347.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>144.0</v>
       </c>
       <c r="B45" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" t="s">
         <v>158</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>159</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H45" t="n">
         <v>36347.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>145.0</v>
       </c>
       <c r="B46" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C46" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E46" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="n">
         <v>36347.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="110.35" customHeight="true">
+    <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>146.0</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
         <v>49</v>
       </c>
       <c r="D47" t="s">
         <v>164</v>
       </c>
       <c r="E47" t="s">
         <v>165</v>
       </c>
       <c r="G47" t="s">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="H47" t="n">
         <v>36347.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>147.0</v>
       </c>
       <c r="B48" t="s">
         <v>166</v>
       </c>
       <c r="C48" t="s">
         <v>49</v>
       </c>
       <c r="D48" t="s">
         <v>167</v>
       </c>
       <c r="E48" t="s">
         <v>168</v>
       </c>
       <c r="G48" t="s">
@@ -2494,103 +2494,103 @@
       </c>
       <c r="H48" t="n">
         <v>36377.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>148.0</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>172</v>
       </c>
       <c r="G49" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="H49" t="n">
         <v>36395.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="75.0" customHeight="true">
+    <row r="50">
       <c r="A50" t="n">
         <v>149.0</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>175</v>
       </c>
       <c r="G50" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="H50" t="n">
         <v>36395.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>150.0</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51" t="s">
         <v>178</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>114</v>
       </c>
       <c r="H51" t="n">
         <v>36395.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>