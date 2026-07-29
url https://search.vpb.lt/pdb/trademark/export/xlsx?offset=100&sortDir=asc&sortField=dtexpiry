--- v2 (2026-05-09)
+++ v3 (2026-07-29)
@@ -82,248 +82,248 @@
   <si>
     <t>SERVERWARE</t>
   </si>
   <si>
     <t>95-0397</t>
   </si>
   <si>
     <t>29006</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Enrico Ferrari</t>
   </si>
   <si>
     <t>RL 12794</t>
   </si>
   <si>
     <t>13932</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>ISOFORS</t>
+  </si>
+  <si>
+    <t>95-0562</t>
+  </si>
+  <si>
+    <t>28194</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
     <t>LUCK</t>
   </si>
   <si>
     <t>ZP 7719</t>
   </si>
   <si>
     <t>22495</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>KINGS</t>
   </si>
   <si>
     <t>ZP 15930</t>
   </si>
   <si>
     <t>25852</t>
   </si>
   <si>
-    <t>ISOFORS</t>
-[...8 lines deleted...]
-    <t>24</t>
+    <t>WESTPORT</t>
+  </si>
+  <si>
+    <t>ZP 17292</t>
+  </si>
+  <si>
+    <t>26806</t>
+  </si>
+  <si>
+    <t>CLASSIC</t>
+  </si>
+  <si>
+    <t>ZP 17091</t>
+  </si>
+  <si>
+    <t>26981</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ARIFLO</t>
+  </si>
+  <si>
+    <t>95-2214</t>
+  </si>
+  <si>
+    <t>29224</t>
   </si>
   <si>
     <t>CLAVAMOX</t>
   </si>
   <si>
     <t>ZP 16130</t>
   </si>
   <si>
     <t>25905</t>
   </si>
   <si>
-    <t>CLASSIC</t>
-[...26 lines deleted...]
-    <t>29224</t>
+    <t>GOOD YEAR PADANGOS + AUTOSERVISAS</t>
+  </si>
+  <si>
+    <t>Combined</t>
+  </si>
+  <si>
+    <t>95-1081</t>
+  </si>
+  <si>
+    <t>28514</t>
+  </si>
+  <si>
+    <t>35, 37</t>
+  </si>
+  <si>
+    <t>HELEX</t>
+  </si>
+  <si>
+    <t>ZP 16345</t>
+  </si>
+  <si>
+    <t>26146</t>
+  </si>
+  <si>
+    <t>Friedrich</t>
+  </si>
+  <si>
+    <t>ZP 16234</t>
+  </si>
+  <si>
+    <t>26039</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>MONTANYA</t>
+  </si>
+  <si>
+    <t>ZP 15696</t>
+  </si>
+  <si>
+    <t>26439</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>ZP 15697</t>
+  </si>
+  <si>
+    <t>26440</t>
   </si>
   <si>
     <t>MONTANA</t>
   </si>
   <si>
-    <t>Combined</t>
-[...1 lines deleted...]
-  <si>
     <t>ZP 15693</t>
   </si>
   <si>
     <t>26436</t>
   </si>
   <si>
     <t>REGIO-MONTANA</t>
   </si>
   <si>
     <t>ZP 15695</t>
   </si>
   <si>
     <t>26438</t>
   </si>
   <si>
-    <t>MONTANYA</t>
-[...16 lines deleted...]
-  <si>
     <t>RS ROADSTAR</t>
   </si>
   <si>
     <t>ZP 15708</t>
   </si>
   <si>
     <t>26083</t>
   </si>
   <si>
-    <t>Friedrich</t>
-[...29 lines deleted...]
-    <t>35, 37</t>
+    <t>AVA</t>
+  </si>
+  <si>
+    <t>ZP 16559</t>
+  </si>
+  <si>
+    <t>26603</t>
   </si>
   <si>
     <t>RITZ</t>
   </si>
   <si>
     <t>ZP 15134</t>
   </si>
   <si>
     <t>24929</t>
   </si>
   <si>
-    <t>AVA</t>
-[...7 lines deleted...]
-  <si>
     <t>KEFLOR</t>
   </si>
   <si>
     <t>ZP 17527</t>
   </si>
   <si>
     <t>27044</t>
   </si>
   <si>
+    <t>ZP 17526</t>
+  </si>
+  <si>
+    <t>27006</t>
+  </si>
+  <si>
     <t>FLORA</t>
   </si>
   <si>
     <t>ZP 17137</t>
   </si>
   <si>
     <t>26706</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>ZP 17526</t>
-[...4 lines deleted...]
-  <si>
     <t>SMIRNOV</t>
   </si>
   <si>
     <t>ZP 17214</t>
   </si>
   <si>
     <t>27080</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>adidanas</t>
   </si>
   <si>
     <t>95-0829</t>
   </si>
   <si>
     <t>27605</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>adibas SPORT</t>
@@ -382,68 +382,68 @@
   <si>
     <t>95-1161</t>
   </si>
   <si>
     <t>27637</t>
   </si>
   <si>
     <t>APILEPSIN</t>
   </si>
   <si>
     <t>95-1164</t>
   </si>
   <si>
     <t>27640</t>
   </si>
   <si>
     <t>RIGHT CUT</t>
   </si>
   <si>
     <t>95-0608</t>
   </si>
   <si>
     <t>28341</t>
   </si>
   <si>
+    <t>IBREX</t>
+  </si>
+  <si>
+    <t>95-3449</t>
+  </si>
+  <si>
+    <t>29586</t>
+  </si>
+  <si>
     <t>ASTRAL</t>
   </si>
   <si>
     <t>95-0609</t>
   </si>
   <si>
     <t>28342</t>
   </si>
   <si>
-    <t>IBREX</t>
-[...7 lines deleted...]
-  <si>
     <t>AMOXIL</t>
   </si>
   <si>
     <t>95-1268</t>
   </si>
   <si>
     <t>27989</t>
   </si>
   <si>
     <t>BETAFERON</t>
   </si>
   <si>
     <t>95-1189</t>
   </si>
   <si>
     <t>27646</t>
   </si>
   <si>
     <t>RAFFEL</t>
   </si>
   <si>
     <t>95-1037</t>
   </si>
   <si>
     <t>28303</t>
@@ -472,114 +472,114 @@
   <si>
     <t>32</t>
   </si>
   <si>
     <t>GlobalOne KOMPIUTERIŲ TINKLAI</t>
   </si>
   <si>
     <t>96-2375</t>
   </si>
   <si>
     <t>31135</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>SUREVUE</t>
   </si>
   <si>
     <t>RL 11187</t>
   </si>
   <si>
     <t>13034</t>
   </si>
   <si>
+    <t>BIJOU JABLONEC</t>
+  </si>
+  <si>
+    <t>95-0788</t>
+  </si>
+  <si>
+    <t>28644</t>
+  </si>
+  <si>
+    <t>6, 14, 20, 21, 35</t>
+  </si>
+  <si>
     <t>Moskovskaya Zitrovka ORIGINAL RUSSISCHER WODKA Simex</t>
   </si>
   <si>
     <t>95-0565</t>
   </si>
   <si>
     <t>28700</t>
   </si>
   <si>
-    <t>BIJOU JABLONEC</t>
-[...10 lines deleted...]
-  <si>
     <t>Siofor</t>
   </si>
   <si>
     <t>95-0494</t>
   </si>
   <si>
     <t>28164</t>
   </si>
   <si>
     <t>95-0510</t>
   </si>
   <si>
     <t>28180</t>
   </si>
   <si>
     <t>BBC BALTIJOS BIZNIO CENTRAS</t>
   </si>
   <si>
     <t>ZP 16849</t>
   </si>
   <si>
     <t>27440</t>
   </si>
   <si>
     <t>16, 35, 36, 37, 38, 39, 40, 41, 42</t>
   </si>
   <si>
+    <t>TIEXAN</t>
+  </si>
+  <si>
+    <t>96-0821</t>
+  </si>
+  <si>
+    <t>31198</t>
+  </si>
+  <si>
     <t>GALA</t>
   </si>
   <si>
     <t>ZP 16390</t>
   </si>
   <si>
     <t>25976</t>
-  </si>
-[...7 lines deleted...]
-    <t>31198</t>
   </si>
   <si>
     <t>ICI AUTOCOLOR</t>
   </si>
   <si>
     <t>96-1836</t>
   </si>
   <si>
     <t>31830</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -606,240 +606,240 @@
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="396000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId2"/>
-[...37 lines deleted...]
-        <a:blip r:embed="rId3"/>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...75 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1024,107 +1024,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>1404000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1404000"/>
+          <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>756000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="756000"/>
+          <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1378,517 +1378,517 @@
       </c>
       <c r="H5" t="n">
         <v>36059.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>105.0</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H6" t="n">
         <v>36059.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>106.0</v>
       </c>
       <c r="B7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" t="s">
         <v>31</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
       <c r="H7" t="n">
         <v>36059.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>107.0</v>
       </c>
       <c r="B8" t="s">
         <v>35</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="G8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8" t="n">
         <v>36090.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>108.0</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="n">
         <v>36090.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>109.0</v>
       </c>
       <c r="B10" t="s">
         <v>42</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
-      <c r="G10"/>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
       <c r="H10" t="n">
         <v>36090.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>110.0</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="G11" t="s">
         <v>14</v>
       </c>
       <c r="H11" t="n">
         <v>36090.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>111.0</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>51</v>
       </c>
       <c r="G12" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="H12" t="n">
         <v>36111.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>112.0</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H13" t="n">
         <v>36111.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>113.0</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="H14" t="n">
         <v>36111.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="75.0" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>114.0</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="G15" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H15" t="n">
         <v>36111.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>115.0</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G16" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="H16" t="n">
         <v>36111.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>116.0</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G17" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="H17" t="n">
         <v>36111.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>117.0</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H18" t="n">
         <v>36111.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>118.0</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G19" t="s">
-        <v>74</v>
+        <v>19</v>
       </c>
       <c r="H19" t="n">
         <v>36111.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>119.0</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>77</v>
       </c>
       <c r="G20" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H20" t="n">
         <v>36141.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>120.0</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>80</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="H21" t="n">
         <v>36141.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>121.0</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>83</v>
       </c>
       <c r="G22" t="s">
         <v>14</v>
       </c>
       <c r="H22" t="n">
         <v>36150.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23">
+    <row r="23" ht="75.0" customHeight="true">
       <c r="A23" t="n">
         <v>122.0</v>
       </c>
       <c r="B23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
         <v>84</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>85</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="H23" t="n">
         <v>36166.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24">
       <c r="A24" t="n">
         <v>123.0</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" t="s">
         <v>88</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H24" t="n">
         <v>36166.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="93.35" customHeight="true">
       <c r="A25" t="n">
         <v>124.0</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>92</v>
       </c>
       <c r="G25" t="s">
@@ -2104,103 +2104,103 @@
       </c>
       <c r="H33" t="n">
         <v>36248.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>133.0</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H34" t="n">
         <v>36252.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>134.0</v>
       </c>
       <c r="B35" t="s">
         <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>126</v>
       </c>
       <c r="G35" t="s">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="H35" t="n">
         <v>36256.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>135.0</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>128</v>
       </c>
       <c r="E36" t="s">
         <v>129</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="H36" t="n">
         <v>36256.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>136.0</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>132</v>
       </c>
       <c r="G37" t="s">
@@ -2347,94 +2347,94 @@
       <c r="A43" t="n">
         <v>142.0</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>152</v>
       </c>
       <c r="E43" t="s">
         <v>153</v>
       </c>
       <c r="G43" t="s">
         <v>19</v>
       </c>
       <c r="H43" t="n">
         <v>36326.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="110.35" customHeight="true">
+    <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>143.0</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>49</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="s">
-        <v>93</v>
+        <v>157</v>
       </c>
       <c r="H44" t="n">
         <v>36347.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45" ht="110.35" customHeight="true">
       <c r="A45" t="n">
         <v>144.0</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" t="s">
         <v>49</v>
       </c>
       <c r="D45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E45" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G45" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="H45" t="n">
         <v>36347.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>145.0</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>162</v>
       </c>
       <c r="E46" t="s">
         <v>163</v>
       </c>
       <c r="G46" t="s">
@@ -2494,77 +2494,77 @@
       </c>
       <c r="H48" t="n">
         <v>36377.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>148.0</v>
       </c>
       <c r="B49" t="s">
         <v>170</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>171</v>
       </c>
       <c r="E49" t="s">
         <v>172</v>
       </c>
       <c r="G49" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="H49" t="n">
         <v>36395.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>149.0</v>
       </c>
       <c r="B50" t="s">
         <v>173</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>174</v>
       </c>
       <c r="E50" t="s">
         <v>175</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>41</v>
       </c>
       <c r="H50" t="n">
         <v>36395.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>150.0</v>
       </c>
       <c r="B51" t="s">
         <v>176</v>
       </c>
       <c r="C51" t="s">
         <v>49</v>
       </c>
       <c r="D51" t="s">
         <v>177</v>
       </c>
       <c r="E51" t="s">
         <v>178</v>
       </c>
       <c r="G51" t="s">