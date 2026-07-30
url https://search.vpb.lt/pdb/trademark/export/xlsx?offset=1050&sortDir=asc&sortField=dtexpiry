--- v1 (2026-03-27)
+++ v2 (2026-07-30)
@@ -133,75 +133,75 @@
   <si>
     <t>GERODORM</t>
   </si>
   <si>
     <t>RL 728</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>verpstas</t>
   </si>
   <si>
     <t>RL 1150</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>CLAN MACGREGOR</t>
+  </si>
+  <si>
+    <t>2001 0687</t>
+  </si>
+  <si>
+    <t>45523</t>
+  </si>
+  <si>
+    <t>33, 35</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>BLANCHE DE MAXIME</t>
   </si>
   <si>
     <t>2001 0805</t>
   </si>
   <si>
     <t>45397</t>
   </si>
   <si>
     <t>33</t>
-  </si>
-[...13 lines deleted...]
-    <t>33, 35</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 2447</t>
   </si>
   <si>
     <t>21050</t>
   </si>
   <si>
     <t>1, 35</t>
   </si>
   <si>
     <t>ATLAS ELEKTRONIK</t>
   </si>
   <si>
     <t>ZP 2486</t>
   </si>
   <si>
     <t>21052</t>
   </si>
   <si>
     <t>9</t>
   </si>
@@ -644,57 +644,57 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -990,85 +990,85 @@
       <c r="A8" t="n">
         <v>1057.0</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="n">
         <v>37578.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="84.9" customHeight="true">
+    <row r="9">
       <c r="A9" t="n">
         <v>1058.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="n">
         <v>37578.0</v>
       </c>
       <c r="I9" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="84.9" customHeight="true">
       <c r="A10" t="n">
         <v>1059.0</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>49</v>
       </c>
       <c r="H10" t="n">
         <v>37578.0</v>
       </c>
       <c r="I10" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1060.0</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
         <v>50</v>
       </c>