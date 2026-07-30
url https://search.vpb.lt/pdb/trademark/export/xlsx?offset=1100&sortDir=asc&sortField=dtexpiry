--- v1 (2026-03-27)
+++ v2 (2026-07-30)
@@ -217,62 +217,170 @@
   <si>
     <t>DUMBLA AKCINĖ BENDROVĖ</t>
   </si>
   <si>
     <t>ZP 2544</t>
   </si>
   <si>
     <t>21432</t>
   </si>
   <si>
     <t>35, 36, 42</t>
   </si>
   <si>
     <t>baltavilnė</t>
   </si>
   <si>
     <t>ZP 2546</t>
   </si>
   <si>
     <t>21260</t>
   </si>
   <si>
     <t>22, 25, 42</t>
   </si>
   <si>
+    <t>SPENDRUP'S ALL MALT BEER</t>
+  </si>
+  <si>
+    <t>ZP 2669</t>
+  </si>
+  <si>
+    <t>21106</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>LILI MARLEEN</t>
+  </si>
+  <si>
+    <t>RL 701</t>
+  </si>
+  <si>
+    <t>6190</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Deinhard Lila</t>
+  </si>
+  <si>
+    <t>RL 702</t>
+  </si>
+  <si>
+    <t>6191</t>
+  </si>
+  <si>
+    <t>ŠILAS</t>
+  </si>
+  <si>
+    <t>RL 826</t>
+  </si>
+  <si>
+    <t>6315</t>
+  </si>
+  <si>
+    <t>11, 19, 20</t>
+  </si>
+  <si>
+    <t>TALMU SUOMI FINLAND</t>
+  </si>
+  <si>
+    <t>RL 1110</t>
+  </si>
+  <si>
+    <t>6601</t>
+  </si>
+  <si>
+    <t>9, 11</t>
+  </si>
+  <si>
+    <t>RL 1282</t>
+  </si>
+  <si>
+    <t>6779</t>
+  </si>
+  <si>
+    <t>7, 11, 20, 35, 37, 42</t>
+  </si>
+  <si>
+    <t>MULTIMATIC</t>
+  </si>
+  <si>
+    <t>RL 1283</t>
+  </si>
+  <si>
+    <t>6780</t>
+  </si>
+  <si>
+    <t>35, 36, 37, 42</t>
+  </si>
+  <si>
+    <t>TESET</t>
+  </si>
+  <si>
+    <t>RL 1297</t>
+  </si>
+  <si>
+    <t>6794</t>
+  </si>
+  <si>
+    <t>7, 9, 11, 37, 42</t>
+  </si>
+  <si>
+    <t>WIENER NOUGAT Fazer</t>
+  </si>
+  <si>
+    <t>ZP 2549</t>
+  </si>
+  <si>
+    <t>22117</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Wiener nougat</t>
+  </si>
+  <si>
+    <t>ZP 2550</t>
+  </si>
+  <si>
+    <t>22118</t>
+  </si>
+  <si>
     <t>CHAP</t>
   </si>
   <si>
     <t>ZP 2553</t>
   </si>
   <si>
     <t>21079</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>BARTENDER</t>
   </si>
   <si>
     <t>ZP 2554</t>
   </si>
   <si>
     <t>21080</t>
   </si>
   <si>
     <t>testoterm</t>
   </si>
   <si>
     <t>ZP 2556</t>
   </si>
   <si>
     <t>21120</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MEFIX</t>
   </si>
   <si>
     <t>ZP 2561</t>
@@ -311,158 +419,50 @@
     <t>ZP 2567</t>
   </si>
   <si>
     <t>21156</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>MELKA</t>
   </si>
   <si>
     <t>ZP 2568</t>
   </si>
   <si>
     <t>21155</t>
   </si>
   <si>
     <t>Jaffa</t>
   </si>
   <si>
     <t>ZP 2670</t>
   </si>
   <si>
     <t>21107</t>
-  </si>
-[...106 lines deleted...]
-    <t>7, 9, 11, 37, 42</t>
   </si>
   <si>
     <t>Cortina</t>
   </si>
   <si>
     <t>RL 1397</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>RL 1398</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>12, 22, 24, 25, 28, 39, 41</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
@@ -1181,190 +1181,190 @@
       </c>
       <c r="D15" t="s">
         <v>66</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="G15" t="s">
         <v>68</v>
       </c>
       <c r="H15" t="n">
         <v>37600.0</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1115.0</v>
       </c>
       <c r="B16" t="s">
         <v>69</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>70</v>
       </c>
       <c r="E16" t="s">
         <v>71</v>
       </c>
       <c r="G16" t="s">
         <v>72</v>
       </c>
       <c r="H16" t="n">
         <v>37601.0</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1116.0</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="C17" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
         <v>74</v>
       </c>
       <c r="E17" t="s">
         <v>75</v>
       </c>
       <c r="G17" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H17" t="n">
         <v>37601.0</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1117.0</v>
       </c>
       <c r="B18" t="s">
+        <v>77</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" t="s">
+        <v>79</v>
+      </c>
+      <c r="G18" t="s">
         <v>76</v>
-      </c>
-[...10 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H18" t="n">
         <v>37601.0</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1118.0</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="G19" t="s">
         <v>83</v>
       </c>
       <c r="H19" t="n">
         <v>37601.0</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1119.0</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>85</v>
       </c>
       <c r="E20" t="s">
         <v>86</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="n">
         <v>37601.0</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1120.0</v>
       </c>
       <c r="B21" t="s">
+        <v>2</v>
+      </c>
+      <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
         <v>88</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>89</v>
       </c>
-      <c r="E21" t="s">
+      <c r="G21" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H21" t="n">
         <v>37601.0</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1121.0</v>
       </c>
       <c r="B22" t="s">
         <v>91</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22" t="s">
         <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="G22" t="s">
@@ -1372,337 +1372,337 @@
       </c>
       <c r="H22" t="n">
         <v>37601.0</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1122.0</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="H23" t="n">
         <v>37601.0</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1123.0</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="H24" t="n">
         <v>37601.0</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1124.0</v>
       </c>
       <c r="B25" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
+      <c r="G25" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H25" t="n">
         <v>37601.0</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1125.0</v>
       </c>
       <c r="B26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H26" t="n">
         <v>37601.0</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1126.0</v>
       </c>
       <c r="B27" t="s">
         <v>109</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27" t="s">
         <v>110</v>
       </c>
       <c r="E27" t="s">
         <v>111</v>
       </c>
       <c r="G27" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="H27" t="n">
         <v>37601.0</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1127.0</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D28" t="s">
         <v>113</v>
       </c>
       <c r="E28" t="s">
         <v>114</v>
       </c>
       <c r="G28" t="s">
         <v>115</v>
       </c>
       <c r="H28" t="n">
         <v>37601.0</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1128.0</v>
       </c>
       <c r="B29" t="s">
         <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D29" t="s">
         <v>117</v>
       </c>
       <c r="E29" t="s">
         <v>118</v>
       </c>
       <c r="G29" t="s">
         <v>119</v>
       </c>
       <c r="H29" t="n">
         <v>37601.0</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1129.0</v>
       </c>
       <c r="B30" t="s">
-        <v>2</v>
+        <v>120</v>
       </c>
       <c r="C30" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H30" t="n">
         <v>37601.0</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1130.0</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D31" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G31" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="H31" t="n">
         <v>37601.0</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1131.0</v>
       </c>
       <c r="B32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E32" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="G32" t="s">
-        <v>72</v>
+        <v>130</v>
       </c>
       <c r="H32" t="n">
         <v>37601.0</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1132.0</v>
       </c>
       <c r="B33" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C33" t="s">
         <v>50</v>
       </c>
       <c r="D33" t="s">
+        <v>132</v>
+      </c>
+      <c r="E33" t="s">
+        <v>133</v>
+      </c>
+      <c r="G33" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="H33" t="n">
         <v>37601.0</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>1133.0</v>
       </c>
       <c r="B34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G34" t="s">
-        <v>136</v>
+        <v>72</v>
       </c>
       <c r="H34" t="n">
         <v>37601.0</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>1134.0</v>
       </c>
       <c r="B35" t="s">
         <v>137</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>138</v>
       </c>
       <c r="E35" t="s">
         <v>139</v>
       </c>
       <c r="G35" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="H38" t="n">
         <v>37601.0</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1138.0</v>
       </c>
       <c r="B39" t="s">
         <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>50</v>
       </c>
       <c r="D39" t="s">
         <v>153</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="G39" t="s">
-        <v>83</v>
+        <v>119</v>
       </c>
       <c r="H39" t="n">
         <v>37602.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1139.0</v>
       </c>
       <c r="B40" t="s">
         <v>155</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>156</v>
       </c>
       <c r="E40" t="s">
         <v>157</v>
       </c>
       <c r="G40" t="s">