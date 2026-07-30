--- v1 (2026-03-27)
+++ v2 (2026-07-30)
@@ -93,185 +93,185 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DANSKE CLUB</t>
   </si>
   <si>
     <t>ZP 2584</t>
   </si>
   <si>
     <t>22175</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Peer</t>
   </si>
   <si>
     <t>RL 1675</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
+    <t>OLYMPUS LS</t>
+  </si>
+  <si>
+    <t>RL 858</t>
+  </si>
+  <si>
+    <t>6347</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>WB CUT</t>
+  </si>
+  <si>
+    <t>RL 877</t>
+  </si>
+  <si>
+    <t>6366</t>
+  </si>
+  <si>
+    <t>JOY</t>
+  </si>
+  <si>
+    <t>RL 884</t>
+  </si>
+  <si>
+    <t>6373</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>RL 885</t>
+  </si>
+  <si>
+    <t>6374</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>RL 886</t>
+  </si>
+  <si>
+    <t>6375</t>
+  </si>
+  <si>
+    <t>nonesuch</t>
+  </si>
+  <si>
+    <t>RL 888</t>
+  </si>
+  <si>
+    <t>6377</t>
+  </si>
+  <si>
+    <t>elektra ENTERTAINMENT</t>
+  </si>
+  <si>
+    <t>RL 890</t>
+  </si>
+  <si>
+    <t>6379</t>
+  </si>
+  <si>
+    <t>PPG</t>
+  </si>
+  <si>
+    <t>RL 979</t>
+  </si>
+  <si>
+    <t>6468</t>
+  </si>
+  <si>
+    <t>BANKERS TRUST COMPANY</t>
+  </si>
+  <si>
+    <t>RL 1271</t>
+  </si>
+  <si>
+    <t>6762</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Stephan</t>
+  </si>
+  <si>
+    <t>RL 1287</t>
+  </si>
+  <si>
+    <t>6784</t>
+  </si>
+  <si>
     <t>MAGNET</t>
   </si>
   <si>
     <t>ZP 2591</t>
   </si>
   <si>
     <t>21094</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>SEBAGO</t>
   </si>
   <si>
     <t>ZP 2592</t>
   </si>
   <si>
     <t>21111</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>DOCKSIDES</t>
   </si>
   <si>
     <t>ZP 2593</t>
   </si>
   <si>
     <t>21113</t>
   </si>
   <si>
-    <t>Figurative</t>
-[...1 lines deleted...]
-  <si>
     <t>ZP 2594</t>
   </si>
   <si>
     <t>21114</t>
   </si>
   <si>
-    <t>OLYMPUS LS</t>
-[...91 lines deleted...]
-  <si>
     <t>RL 1757</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>7, 9, 37</t>
   </si>
   <si>
     <t>TOY</t>
   </si>
   <si>
     <t>ZP 2596</t>
   </si>
   <si>
     <t>21116</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>FOX</t>
   </si>
   <si>
     <t>ZP 2597</t>
@@ -444,138 +444,138 @@
   <si>
     <t>7012</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>VAL-PLUS</t>
   </si>
   <si>
     <t>RL 1438</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>HEMOSAMPLER</t>
   </si>
   <si>
     <t>RL 1466</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
+    <t>ViGO</t>
+  </si>
+  <si>
+    <t>ZP 2617</t>
+  </si>
+  <si>
+    <t>21145</t>
+  </si>
+  <si>
+    <t>14, 19, 21, 35, 41, 42</t>
+  </si>
+  <si>
     <t>POLIFAX</t>
   </si>
   <si>
     <t>ZP 2616</t>
   </si>
   <si>
     <t>21500</t>
   </si>
   <si>
-    <t>ViGO</t>
-[...8 lines deleted...]
-    <t>14, 19, 21, 35, 41, 42</t>
+    <t>RL 1276</t>
+  </si>
+  <si>
+    <t>6767</t>
+  </si>
+  <si>
+    <t>HYDRALOE</t>
+  </si>
+  <si>
+    <t>RL 1308</t>
+  </si>
+  <si>
+    <t>6819</t>
   </si>
   <si>
     <t>TAURAS</t>
   </si>
   <si>
     <t>RL 1275</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>RL 1276</t>
-[...4 lines deleted...]
-  <si>
     <t>NUTRIVITALE</t>
   </si>
   <si>
     <t>RL 1306</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>HYDRALOE</t>
-[...7 lines deleted...]
-  <si>
     <t>3-D</t>
   </si>
   <si>
     <t>ZP 2629</t>
   </si>
   <si>
     <t>21122</t>
   </si>
   <si>
     <t>ZP 2630</t>
   </si>
   <si>
     <t>21123</t>
   </si>
   <si>
+    <t>ALINARI</t>
+  </si>
+  <si>
+    <t>RL 1310</t>
+  </si>
+  <si>
+    <t>6821</t>
+  </si>
+  <si>
+    <t>9, 16</t>
+  </si>
+  <si>
     <t>ara SCHUHMODE, DIE PASST</t>
   </si>
   <si>
     <t>ZP 2631</t>
   </si>
   <si>
     <t>21095</t>
-  </si>
-[...10 lines deleted...]
-    <t>9, 16</t>
   </si>
   <si>
     <t>F.LLI ALINARI</t>
   </si>
   <si>
     <t>RL 1311</t>
   </si>
   <si>
     <t>6822</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -753,392 +753,392 @@
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5" t="n">
         <v>37604.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1155.0</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="n">
         <v>37605.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1156.0</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="H7" t="n">
         <v>37605.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1157.0</v>
       </c>
       <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
         <v>36</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>37</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H8" t="n">
         <v>37605.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1158.0</v>
       </c>
       <c r="B9"/>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="H9" t="n">
         <v>37605.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1159.0</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10"/>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>43</v>
       </c>
       <c r="E10" t="s">
         <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H10" t="n">
         <v>37605.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1160.0</v>
       </c>
       <c r="B11" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
         <v>47</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="H11" t="n">
         <v>37605.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1161.0</v>
       </c>
       <c r="B12" t="s">
+        <v>48</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>49</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>50</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="H12" t="n">
         <v>37605.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1162.0</v>
       </c>
-      <c r="B13"/>
+      <c r="B13" t="s">
+        <v>51</v>
+      </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G13" t="s">
         <v>31</v>
       </c>
       <c r="H13" t="n">
         <v>37605.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1163.0</v>
       </c>
-      <c r="B14"/>
+      <c r="B14" t="s">
+        <v>54</v>
+      </c>
       <c r="C14" t="s">
-        <v>39</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="G14" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="H14" t="n">
         <v>37605.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1164.0</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="H15" t="n">
         <v>37605.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1165.0</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H16" t="n">
         <v>37605.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1166.0</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>45</v>
+        <v>67</v>
       </c>
       <c r="H17" t="n">
         <v>37605.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1167.0</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D18" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H18" t="n">
         <v>37605.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1168.0</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19"/>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="H19" t="n">
         <v>37605.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1169.0</v>
       </c>
       <c r="B20" t="s">
         <v>2</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>74</v>
       </c>
       <c r="G20" t="s">
@@ -1406,51 +1406,51 @@
       </c>
       <c r="H30" t="n">
         <v>37607.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1180.0</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="G31" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H31" t="n">
         <v>37607.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1181.0</v>
       </c>
       <c r="B32" t="s">
         <v>114</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="G32" t="s">
@@ -1612,222 +1612,222 @@
       </c>
       <c r="H38" t="n">
         <v>37607.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1188.0</v>
       </c>
       <c r="B39" t="s">
         <v>139</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>140</v>
       </c>
       <c r="E39" t="s">
         <v>141</v>
       </c>
       <c r="G39" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="H39" t="n">
         <v>37607.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1189.0</v>
       </c>
       <c r="B40" t="s">
         <v>142</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>144</v>
       </c>
       <c r="G40" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H40" t="n">
         <v>37607.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1190.0</v>
       </c>
       <c r="B41" t="s">
         <v>145</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>147</v>
       </c>
       <c r="G41" t="s">
-        <v>93</v>
+        <v>148</v>
       </c>
       <c r="H41" t="n">
         <v>37608.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1191.0</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G42" t="s">
-        <v>151</v>
+        <v>93</v>
       </c>
       <c r="H42" t="n">
         <v>37608.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1192.0</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43"/>
+      <c r="C43" t="s">
+        <v>39</v>
+      </c>
+      <c r="D43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="E43" t="s">
         <v>153</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="H43" t="n">
         <v>37611.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1193.0</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>154</v>
+      </c>
       <c r="C44" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>156</v>
       </c>
       <c r="G44" t="s">
-        <v>31</v>
+        <v>106</v>
       </c>
       <c r="H44" t="n">
         <v>37611.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1194.0</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>158</v>
       </c>
       <c r="E45" t="s">
         <v>159</v>
       </c>
       <c r="G45" t="s">
-        <v>106</v>
+        <v>42</v>
       </c>
       <c r="H45" t="n">
         <v>37611.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1195.0</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>161</v>
       </c>
       <c r="E46" t="s">
         <v>162</v>
       </c>
       <c r="G46" t="s">
         <v>106</v>
       </c>
       <c r="H46" t="n">
         <v>37611.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1196.0</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>163</v>
       </c>
@@ -1857,112 +1857,112 @@
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>167</v>
       </c>
       <c r="G48" t="s">
         <v>106</v>
       </c>
       <c r="H48" t="n">
         <v>37611.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1198.0</v>
       </c>
       <c r="B49" t="s">
         <v>168</v>
       </c>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D49" t="s">
         <v>169</v>
       </c>
       <c r="E49" t="s">
         <v>170</v>
       </c>
       <c r="G49" t="s">
-        <v>35</v>
+        <v>171</v>
       </c>
       <c r="H49" t="n">
         <v>37612.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1199.0</v>
       </c>
       <c r="B50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G50" t="s">
-        <v>174</v>
+        <v>67</v>
       </c>
       <c r="H50" t="n">
         <v>37612.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1200.0</v>
       </c>
       <c r="B51" t="s">
         <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>176</v>
       </c>
       <c r="E51" t="s">
         <v>177</v>
       </c>
       <c r="G51" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="H51" t="n">
         <v>37612.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>