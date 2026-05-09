--- v2 (2026-03-19)
+++ v3 (2026-05-09)
@@ -70,80 +70,80 @@
   <si>
     <t>30217</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>MEDIA HOUSE</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>95-2458</t>
   </si>
   <si>
     <t>30218</t>
   </si>
   <si>
     <t>FORTICAL</t>
   </si>
   <si>
+    <t>ZP 17020</t>
+  </si>
+  <si>
+    <t>28715</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Bitė GSM</t>
+  </si>
+  <si>
+    <t>Combined</t>
+  </si>
+  <si>
+    <t>95-1850</t>
+  </si>
+  <si>
+    <t>28682</t>
+  </si>
+  <si>
+    <t>35, 38</t>
+  </si>
+  <si>
     <t>95-1627</t>
   </si>
   <si>
     <t>28669</t>
   </si>
   <si>
-    <t>5</t>
-[...22 lines deleted...]
-  <si>
     <t>ŠARŪNAS GAIVUSIS GĖRIMAS</t>
   </si>
   <si>
     <t>95-1405</t>
   </si>
   <si>
     <t>28007</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CAFE NOIR</t>
   </si>
   <si>
     <t>95-2198</t>
   </si>
   <si>
     <t>29102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PEMKO</t>
@@ -172,80 +172,80 @@
   <si>
     <t>33277</t>
   </si>
   <si>
     <t>HOSPI</t>
   </si>
   <si>
     <t>95-1915</t>
   </si>
   <si>
     <t>29273</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>3-D</t>
   </si>
   <si>
     <t>ZP 16795</t>
   </si>
   <si>
     <t>28911</t>
   </si>
   <si>
+    <t>navigo GENVAEGEN TILL SVERIGE 97</t>
+  </si>
+  <si>
+    <t>97-1192</t>
+  </si>
+  <si>
+    <t>33866</t>
+  </si>
+  <si>
+    <t>9, 16, 35, 38, 42</t>
+  </si>
+  <si>
+    <t>navigo GENVAEGEN TILL SVERIGE</t>
+  </si>
+  <si>
+    <t>97-1188</t>
+  </si>
+  <si>
+    <t>34248</t>
+  </si>
+  <si>
     <t>NAVIGO</t>
   </si>
   <si>
     <t>97-0699</t>
   </si>
   <si>
     <t>33892</t>
   </si>
   <si>
-    <t>9, 16, 35, 38, 42</t>
-[...19 lines deleted...]
-  <si>
     <t>GAUDIO</t>
   </si>
   <si>
     <t>97-0767</t>
   </si>
   <si>
     <t>33263</t>
   </si>
   <si>
     <t>Gintaro galerija suvenyrai</t>
   </si>
   <si>
     <t>95-2854</t>
   </si>
   <si>
     <t>29201</t>
   </si>
   <si>
     <t>14, 20, 35, 40, 41</t>
   </si>
   <si>
     <t>NOVA FIGURA</t>
   </si>
   <si>
     <t>95-2674</t>
@@ -460,66 +460,66 @@
   <si>
     <t>97-2585</t>
   </si>
   <si>
     <t>34707</t>
   </si>
   <si>
     <t>BENEDIKTINAS</t>
   </si>
   <si>
     <t>96-1131</t>
   </si>
   <si>
     <t>31092</t>
   </si>
   <si>
     <t>33, 35</t>
   </si>
   <si>
     <t>95-3034</t>
   </si>
   <si>
     <t>29653</t>
   </si>
   <si>
+    <t>RITA</t>
+  </si>
+  <si>
+    <t>96-0116</t>
+  </si>
+  <si>
+    <t>30686</t>
+  </si>
+  <si>
     <t>Rita</t>
   </si>
   <si>
     <t>96-0117</t>
   </si>
   <si>
     <t>30687</t>
-  </si>
-[...7 lines deleted...]
-    <t>30686</t>
   </si>
   <si>
     <t>CORDAFEN</t>
   </si>
   <si>
     <t>96-1583</t>
   </si>
   <si>
     <t>31597</t>
   </si>
   <si>
     <t>TRICHOPOL</t>
   </si>
   <si>
     <t>96-1585</t>
   </si>
   <si>
     <t>31599</t>
   </si>
   <si>
     <t>Hermes Europe Railtel</t>
   </si>
   <si>
     <t>96-0072</t>
   </si>
@@ -821,114 +821,114 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1246,107 +1246,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>828000</xdr:rowOff>
+      <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="828000"/>
+          <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1749,111 +1749,111 @@
     </row>
     <row r="13" ht="76.4" customHeight="true">
       <c r="A13" t="n">
         <v>162.0</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="n">
         <v>36469.0</v>
       </c>
       <c r="I13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>163.0</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="G14" t="s">
         <v>57</v>
       </c>
       <c r="H14" t="n">
         <v>36489.0</v>
       </c>
       <c r="I14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>164.0</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>57</v>
       </c>
       <c r="H15" t="n">
         <v>36489.0</v>
       </c>
       <c r="I15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" ht="75.0" customHeight="true">
+    <row r="16">
       <c r="A16" t="n">
         <v>165.0</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="G16" t="s">
         <v>57</v>
       </c>
       <c r="H16" t="n">
         <v>36489.0</v>
       </c>
       <c r="I16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>166.0</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">