--- v3 (2026-05-09)
+++ v4 (2026-07-29)
@@ -79,71 +79,71 @@
   <si>
     <t>MEDIA HOUSE</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>95-2458</t>
   </si>
   <si>
     <t>30218</t>
   </si>
   <si>
     <t>FORTICAL</t>
   </si>
   <si>
     <t>ZP 17020</t>
   </si>
   <si>
     <t>28715</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>95-1627</t>
+  </si>
+  <si>
+    <t>28669</t>
+  </si>
+  <si>
     <t>Bitė GSM</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>95-1850</t>
   </si>
   <si>
     <t>28682</t>
   </si>
   <si>
     <t>35, 38</t>
   </si>
   <si>
-    <t>95-1627</t>
-[...4 lines deleted...]
-  <si>
     <t>ŠARŪNAS GAIVUSIS GĖRIMAS</t>
   </si>
   <si>
     <t>95-1405</t>
   </si>
   <si>
     <t>28007</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>CAFE NOIR</t>
   </si>
   <si>
     <t>95-2198</t>
   </si>
   <si>
     <t>29102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>PEMKO</t>
@@ -172,80 +172,80 @@
   <si>
     <t>33277</t>
   </si>
   <si>
     <t>HOSPI</t>
   </si>
   <si>
     <t>95-1915</t>
   </si>
   <si>
     <t>29273</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>3-D</t>
   </si>
   <si>
     <t>ZP 16795</t>
   </si>
   <si>
     <t>28911</t>
   </si>
   <si>
+    <t>NAVIGO</t>
+  </si>
+  <si>
+    <t>97-0699</t>
+  </si>
+  <si>
+    <t>33892</t>
+  </si>
+  <si>
+    <t>9, 16, 35, 38, 42</t>
+  </si>
+  <si>
+    <t>navigo GENVAEGEN TILL SVERIGE</t>
+  </si>
+  <si>
+    <t>97-1188</t>
+  </si>
+  <si>
+    <t>34248</t>
+  </si>
+  <si>
     <t>navigo GENVAEGEN TILL SVERIGE 97</t>
   </si>
   <si>
     <t>97-1192</t>
   </si>
   <si>
     <t>33866</t>
   </si>
   <si>
-    <t>9, 16, 35, 38, 42</t>
-[...19 lines deleted...]
-  <si>
     <t>GAUDIO</t>
   </si>
   <si>
     <t>97-0767</t>
   </si>
   <si>
     <t>33263</t>
   </si>
   <si>
     <t>Gintaro galerija suvenyrai</t>
   </si>
   <si>
     <t>95-2854</t>
   </si>
   <si>
     <t>29201</t>
   </si>
   <si>
     <t>14, 20, 35, 40, 41</t>
   </si>
   <si>
     <t>NOVA FIGURA</t>
   </si>
   <si>
     <t>95-2674</t>
@@ -361,147 +361,147 @@
   <si>
     <t>Juodasis JAGUARAS</t>
   </si>
   <si>
     <t>96-0073</t>
   </si>
   <si>
     <t>29828</t>
   </si>
   <si>
     <t>35, 37</t>
   </si>
   <si>
     <t>DAVID</t>
   </si>
   <si>
     <t>97-1011</t>
   </si>
   <si>
     <t>32869</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>MARGIRIS</t>
+  </si>
+  <si>
+    <t>95-3412</t>
+  </si>
+  <si>
+    <t>30070</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>SAULUTĖ</t>
+  </si>
+  <si>
+    <t>97-3302</t>
+  </si>
+  <si>
+    <t>34795</t>
+  </si>
+  <si>
     <t>LAZDYNAS</t>
   </si>
   <si>
     <t>97-3298</t>
   </si>
   <si>
     <t>34791</t>
   </si>
   <si>
-    <t>SAULUTĖ</t>
-[...19 lines deleted...]
-  <si>
     <t>97-1464</t>
   </si>
   <si>
     <t>33472</t>
   </si>
   <si>
     <t>RIEŠUTĖLIS</t>
   </si>
   <si>
     <t>98-0095</t>
   </si>
   <si>
     <t>30069</t>
   </si>
   <si>
+    <t>GRAND</t>
+  </si>
+  <si>
+    <t>97-2584</t>
+  </si>
+  <si>
+    <t>34706</t>
+  </si>
+  <si>
+    <t>Tele Bim - Bam</t>
+  </si>
+  <si>
+    <t>97-2924</t>
+  </si>
+  <si>
+    <t>35724</t>
+  </si>
+  <si>
     <t>CEFZIL</t>
   </si>
   <si>
     <t>96-1089</t>
   </si>
   <si>
     <t>30872</t>
   </si>
   <si>
-    <t>GRAND</t>
-[...16 lines deleted...]
-  <si>
     <t>GRAND fruit</t>
   </si>
   <si>
     <t>97-2585</t>
   </si>
   <si>
     <t>34707</t>
   </si>
   <si>
     <t>BENEDIKTINAS</t>
   </si>
   <si>
+    <t>95-3034</t>
+  </si>
+  <si>
+    <t>29653</t>
+  </si>
+  <si>
+    <t>33, 35</t>
+  </si>
+  <si>
     <t>96-1131</t>
   </si>
   <si>
     <t>31092</t>
-  </si>
-[...7 lines deleted...]
-    <t>29653</t>
   </si>
   <si>
     <t>RITA</t>
   </si>
   <si>
     <t>96-0116</t>
   </si>
   <si>
     <t>30686</t>
   </si>
   <si>
     <t>Rita</t>
   </si>
   <si>
     <t>96-0117</t>
   </si>
   <si>
     <t>30687</t>
   </si>
   <si>
     <t>CORDAFEN</t>
   </si>
   <si>
     <t>96-1583</t>
   </si>
@@ -631,57 +631,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -821,114 +821,114 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>13</xdr:row>
-      <xdr:rowOff>684000</xdr:rowOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="684000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1011,57 +1011,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1087,57 +1087,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1170,107 +1170,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>1368000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1368000"/>
+          <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>1404000</xdr:rowOff>
+      <xdr:rowOff>1368000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1404000"/>
+          <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1517,137 +1517,137 @@
       <c r="A4" t="n">
         <v>153.0</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="n">
         <v>36406.0</v>
       </c>
       <c r="I4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" ht="75.0" customHeight="true">
+    <row r="5">
       <c r="A5" t="n">
         <v>154.0</v>
       </c>
       <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>23</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>24</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H5" t="n">
         <v>36406.0</v>
       </c>
       <c r="I5" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" ht="75.0" customHeight="true">
       <c r="A6" t="n">
         <v>155.0</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D6" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="H6" t="n">
         <v>36406.0</v>
       </c>
       <c r="I6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" ht="75.0" customHeight="true">
       <c r="A7" t="n">
         <v>156.0</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
       <c r="H7" t="n">
         <v>36417.0</v>
       </c>
       <c r="I7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" ht="75.0" customHeight="true">
       <c r="A8" t="n">
         <v>157.0</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="G8" t="s">
         <v>37</v>
       </c>
       <c r="H8" t="n">
         <v>36454.0</v>
       </c>
       <c r="I8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>158.0</v>
       </c>
       <c r="B9" t="s">
         <v>38</v>
       </c>
       <c r="C9" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="D9" t="s">
         <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>40</v>
       </c>
       <c r="G9" t="s">
         <v>41</v>
       </c>
       <c r="H9" t="n">
         <v>36454.0</v>
       </c>
       <c r="I9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>159.0</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
         <v>41</v>
       </c>
       <c r="H10" t="n">
         <v>36454.0</v>
       </c>
       <c r="I10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>160.0</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
@@ -1749,111 +1749,111 @@
     </row>
     <row r="13" ht="76.4" customHeight="true">
       <c r="A13" t="n">
         <v>162.0</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="n">
         <v>36469.0</v>
       </c>
       <c r="I13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" ht="75.0" customHeight="true">
+    <row r="14">
       <c r="A14" t="n">
         <v>163.0</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="G14" t="s">
         <v>57</v>
       </c>
       <c r="H14" t="n">
         <v>36489.0</v>
       </c>
       <c r="I14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>164.0</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>57</v>
       </c>
       <c r="H15" t="n">
         <v>36489.0</v>
       </c>
       <c r="I15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>165.0</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="G16" t="s">
         <v>57</v>
       </c>
       <c r="H16" t="n">
         <v>36489.0</v>
       </c>
       <c r="I16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>166.0</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
@@ -1861,51 +1861,51 @@
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17" t="n">
         <v>36509.0</v>
       </c>
       <c r="I17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" ht="75.0" customHeight="true">
       <c r="A18" t="n">
         <v>167.0</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>69</v>
       </c>
       <c r="G18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="n">
         <v>36514.0</v>
       </c>
       <c r="I18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>168.0</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
@@ -2121,77 +2121,77 @@
       </c>
       <c r="D27" t="s">
         <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>97</v>
       </c>
       <c r="G27" t="s">
         <v>22</v>
       </c>
       <c r="H27" t="n">
         <v>36528.0</v>
       </c>
       <c r="I27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>177.0</v>
       </c>
       <c r="B28" t="s">
         <v>98</v>
       </c>
       <c r="C28" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>100</v>
       </c>
       <c r="G28" t="s">
         <v>101</v>
       </c>
       <c r="H28" t="n">
         <v>36532.0</v>
       </c>
       <c r="I28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>178.0</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D29" t="s">
         <v>103</v>
       </c>
       <c r="E29" t="s">
         <v>104</v>
       </c>
       <c r="G29" t="s">
         <v>33</v>
       </c>
       <c r="H29" t="n">
         <v>36542.0</v>
       </c>
       <c r="I29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>179.0</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
@@ -2199,164 +2199,164 @@
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="G30" t="s">
         <v>108</v>
       </c>
       <c r="H30" t="n">
         <v>36543.0</v>
       </c>
       <c r="I30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>180.0</v>
       </c>
       <c r="B31" t="s">
         <v>109</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
       <c r="G31" t="s">
         <v>112</v>
       </c>
       <c r="H31" t="n">
         <v>36551.0</v>
       </c>
       <c r="I31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>181.0</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>114</v>
       </c>
       <c r="E32" t="s">
         <v>115</v>
       </c>
       <c r="G32" t="s">
         <v>116</v>
       </c>
       <c r="H32" t="n">
         <v>36553.0</v>
       </c>
       <c r="I32" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>182.0</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D33" t="s">
         <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
       <c r="G33" t="s">
-        <v>37</v>
+        <v>120</v>
       </c>
       <c r="H33" t="n">
         <v>36560.0</v>
       </c>
       <c r="I33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>183.0</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E34" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G34" t="s">
         <v>37</v>
       </c>
       <c r="H34" t="n">
         <v>36560.0</v>
       </c>
       <c r="I34" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" ht="75.0" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>184.0</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E35" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="G35" t="s">
-        <v>126</v>
+        <v>37</v>
       </c>
       <c r="H35" t="n">
         <v>36560.0</v>
       </c>
       <c r="I35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" ht="107.5" customHeight="true">
       <c r="A36" t="n">
         <v>185.0</v>
       </c>
       <c r="B36"/>
       <c r="C36" t="s">
         <v>10</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="G36" t="s">
         <v>22</v>
       </c>
@@ -2371,241 +2371,241 @@
       <c r="A37" t="n">
         <v>186.0</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>130</v>
       </c>
       <c r="E37" t="s">
         <v>131</v>
       </c>
       <c r="G37" t="s">
         <v>37</v>
       </c>
       <c r="H37" t="n">
         <v>36578.0</v>
       </c>
       <c r="I37" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" ht="75.0" customHeight="true">
       <c r="A38" t="n">
         <v>187.0</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>134</v>
       </c>
       <c r="G38" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="H38" t="n">
         <v>36584.0</v>
       </c>
       <c r="I38" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" ht="75.0" customHeight="true">
+    <row r="39">
       <c r="A39" t="n">
         <v>188.0</v>
       </c>
       <c r="B39" t="s">
         <v>135</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>137</v>
       </c>
       <c r="G39" t="s">
         <v>37</v>
       </c>
       <c r="H39" t="n">
         <v>36584.0</v>
       </c>
       <c r="I39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>189.0</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
         <v>139</v>
       </c>
       <c r="E40" t="s">
         <v>140</v>
       </c>
       <c r="G40" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H40" t="n">
         <v>36584.0</v>
       </c>
       <c r="I40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>190.0</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>143</v>
       </c>
       <c r="G41" t="s">
         <v>37</v>
       </c>
       <c r="H41" t="n">
         <v>36586.0</v>
       </c>
       <c r="I41" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="42" ht="107.5" customHeight="true">
+    <row r="42" ht="110.35" customHeight="true">
       <c r="A42" t="n">
         <v>191.0</v>
       </c>
       <c r="B42" t="s">
         <v>144</v>
       </c>
       <c r="C42" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D42" t="s">
         <v>145</v>
       </c>
       <c r="E42" t="s">
         <v>146</v>
       </c>
       <c r="G42" t="s">
         <v>147</v>
       </c>
       <c r="H42" t="n">
         <v>36594.0</v>
       </c>
       <c r="I42" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="43" ht="110.35" customHeight="true">
+    <row r="43" ht="107.5" customHeight="true">
       <c r="A43" t="n">
         <v>192.0</v>
       </c>
       <c r="B43" t="s">
         <v>144</v>
       </c>
       <c r="C43" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D43" t="s">
         <v>148</v>
       </c>
       <c r="E43" t="s">
         <v>149</v>
       </c>
       <c r="G43" t="s">
         <v>147</v>
       </c>
       <c r="H43" t="n">
         <v>36594.0</v>
       </c>
       <c r="I43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>193.0</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D44" t="s">
         <v>151</v>
       </c>
       <c r="E44" t="s">
         <v>152</v>
       </c>
       <c r="G44" t="s">
         <v>22</v>
       </c>
       <c r="H44" t="n">
         <v>36598.0</v>
       </c>
       <c r="I44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>194.0</v>
       </c>
       <c r="B45" t="s">
         <v>153</v>
       </c>
       <c r="C45" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D45" t="s">
         <v>154</v>
       </c>
       <c r="E45" t="s">
         <v>155</v>
       </c>
       <c r="G45" t="s">
         <v>22</v>
       </c>
       <c r="H45" t="n">
         <v>36598.0</v>
       </c>
       <c r="I45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>195.0</v>
       </c>
       <c r="B46" t="s">
         <v>156</v>
       </c>
       <c r="C46" t="s">
@@ -2639,51 +2639,51 @@
       </c>
       <c r="D47" t="s">
         <v>160</v>
       </c>
       <c r="E47" t="s">
         <v>161</v>
       </c>
       <c r="G47" t="s">
         <v>22</v>
       </c>
       <c r="H47" t="n">
         <v>36614.0</v>
       </c>
       <c r="I47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>197.0</v>
       </c>
       <c r="B48" t="s">
         <v>162</v>
       </c>
       <c r="C48" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D48" t="s">
         <v>163</v>
       </c>
       <c r="E48" t="s">
         <v>164</v>
       </c>
       <c r="G48" t="s">
         <v>165</v>
       </c>
       <c r="H48" t="n">
         <v>36623.0</v>
       </c>
       <c r="I48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>198.0</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
@@ -2691,51 +2691,51 @@
       </c>
       <c r="D49" t="s">
         <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>168</v>
       </c>
       <c r="G49" t="s">
         <v>169</v>
       </c>
       <c r="H49" t="n">
         <v>36626.0</v>
       </c>
       <c r="I49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>199.0</v>
       </c>
       <c r="B50" t="s">
         <v>170</v>
       </c>
       <c r="C50" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D50" t="s">
         <v>171</v>
       </c>
       <c r="E50" t="s">
         <v>172</v>
       </c>
       <c r="G50" t="s">
         <v>173</v>
       </c>
       <c r="H50" t="n">
         <v>36627.0</v>
       </c>
       <c r="I50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>200.0</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" t="s">