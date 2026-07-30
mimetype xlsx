--- v0 (2026-03-28)
+++ v1 (2026-07-30)
@@ -72,74 +72,74 @@
   <si>
     <t>6993</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>TERRAM</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>RL 3583</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
+    <t>NOCTOSOME</t>
+  </si>
+  <si>
+    <t>RL 3175</t>
+  </si>
+  <si>
+    <t>7488</t>
+  </si>
+  <si>
+    <t>3, 5, 21</t>
+  </si>
+  <si>
     <t>SILSTAR</t>
   </si>
   <si>
     <t>RL 3192</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>NOCTOSOME</t>
-[...10 lines deleted...]
-  <si>
     <t>E</t>
   </si>
   <si>
     <t>RL 3206</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ACTRAPHANE</t>
   </si>
   <si>
     <t>RL 3209</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CheckPoint</t>
@@ -408,66 +408,78 @@
   <si>
     <t>7121</t>
   </si>
   <si>
     <t>SoGoTa</t>
   </si>
   <si>
     <t>ZP 3217</t>
   </si>
   <si>
     <t>21502</t>
   </si>
   <si>
     <t>35, 36, 39, 40, 42</t>
   </si>
   <si>
     <t>Estrofem Forte</t>
   </si>
   <si>
     <t>ZP 3218</t>
   </si>
   <si>
     <t>21284</t>
   </si>
   <si>
+    <t>CALSEC</t>
+  </si>
+  <si>
+    <t>RL 3275</t>
+  </si>
+  <si>
+    <t>7416</t>
+  </si>
+  <si>
     <t>MOULEX</t>
   </si>
   <si>
     <t>RL 3276</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
-    <t>CALSEC</t>
-[...5 lines deleted...]
-    <t>7416</t>
+    <t>ORTĖJA</t>
+  </si>
+  <si>
+    <t>ZP 3377</t>
+  </si>
+  <si>
+    <t>21448</t>
+  </si>
+  <si>
+    <t>25, 31, 35, 39, 42</t>
   </si>
   <si>
     <t>WISDOM SYSTEMS</t>
   </si>
   <si>
     <t>RL 3312</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
     <t>9, 42</t>
   </si>
   <si>
     <t>RL 3313</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>RL 3314</t>
   </si>
@@ -541,62 +553,50 @@
     <t>22316</t>
   </si>
   <si>
     <t>9, 16, 37, 41, 42</t>
   </si>
   <si>
     <t>ND</t>
   </si>
   <si>
     <t>ZP 3361</t>
   </si>
   <si>
     <t>21444</t>
   </si>
   <si>
     <t>RADONAS</t>
   </si>
   <si>
     <t>ZP 3365</t>
   </si>
   <si>
     <t>21551</t>
   </si>
   <si>
     <t>14, 19, 20, 25, 35, 40</t>
-  </si>
-[...10 lines deleted...]
-    <t>9, 16, 42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1641,153 +1641,153 @@
       </c>
       <c r="D39" t="s">
         <v>137</v>
       </c>
       <c r="E39" t="s">
         <v>138</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="n">
         <v>37647.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1539.0</v>
       </c>
       <c r="B40" t="s">
         <v>139</v>
       </c>
       <c r="C40" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>141</v>
       </c>
       <c r="G40" t="s">
         <v>142</v>
       </c>
       <c r="H40" t="n">
         <v>37648.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1540.0</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H41" t="n">
         <v>37648.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1541.0</v>
       </c>
-      <c r="B42"/>
+      <c r="B42" t="s">
+        <v>143</v>
+      </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G42" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="H42" t="n">
         <v>37648.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1542.0</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B43"/>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D43" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G43" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="H43" t="n">
         <v>37648.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1543.0</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>153</v>
       </c>
       <c r="E44" t="s">
         <v>154</v>
       </c>
       <c r="G44" t="s">
         <v>155</v>
       </c>
       <c r="H44" t="n">
         <v>37648.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1544.0</v>
       </c>
       <c r="B45" t="s">
         <v>156</v>
       </c>
       <c r="C45" t="s">
@@ -1795,181 +1795,181 @@
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>158</v>
       </c>
       <c r="G45" t="s">
         <v>159</v>
       </c>
       <c r="H45" t="n">
         <v>37648.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1545.0</v>
       </c>
       <c r="B46" t="s">
         <v>160</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>161</v>
       </c>
       <c r="E46" t="s">
         <v>162</v>
       </c>
       <c r="G46" t="s">
-        <v>103</v>
+        <v>163</v>
       </c>
       <c r="H46" t="n">
         <v>37648.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1546.0</v>
       </c>
       <c r="B47" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G47" t="s">
-        <v>166</v>
+        <v>103</v>
       </c>
       <c r="H47" t="n">
         <v>37648.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1547.0</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>168</v>
       </c>
       <c r="E48" t="s">
         <v>169</v>
       </c>
       <c r="G48" t="s">
         <v>170</v>
       </c>
       <c r="H48" t="n">
         <v>37648.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1548.0</v>
       </c>
       <c r="B49" t="s">
         <v>171</v>
       </c>
       <c r="C49" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>172</v>
       </c>
       <c r="E49" t="s">
         <v>173</v>
       </c>
       <c r="G49" t="s">
-        <v>20</v>
+        <v>174</v>
       </c>
       <c r="H49" t="n">
         <v>37648.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1549.0</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
         <v>17</v>
       </c>
       <c r="D50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G50" t="s">
-        <v>177</v>
+        <v>20</v>
       </c>
       <c r="H50" t="n">
         <v>37648.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1550.0</v>
       </c>
       <c r="B51" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>180</v>
       </c>
       <c r="G51" t="s">
         <v>181</v>
       </c>
       <c r="H51" t="n">
         <v>37648.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">