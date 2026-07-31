--- v1 (2026-03-28)
+++ v2 (2026-07-31)
@@ -7,139 +7,214 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="170">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
+    <t>TANDY</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>ZP 3366</t>
+  </si>
+  <si>
+    <t>21550</t>
+  </si>
+  <si>
+    <t>9, 16, 42</t>
+  </si>
+  <si>
+    <t>Išregistruotas</t>
+  </si>
+  <si>
     <t>OPTIMUS</t>
   </si>
   <si>
-    <t>Word</t>
-[...1 lines deleted...]
-  <si>
     <t>ZP 3368</t>
   </si>
   <si>
     <t>21561</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>Išregistruotas</t>
-[...1 lines deleted...]
-  <si>
     <t>R REKOMA</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 3375</t>
   </si>
   <si>
     <t>21447</t>
   </si>
   <si>
     <t>6, 19, 20, 35, 42</t>
   </si>
   <si>
-    <t>ORTĖJA</t>
-[...8 lines deleted...]
-    <t>25, 31, 35, 39, 42</t>
+    <t>TITRETTA</t>
+  </si>
+  <si>
+    <t>ZP 3448</t>
+  </si>
+  <si>
+    <t>21326</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>TINARHININ</t>
+  </si>
+  <si>
+    <t>ZP 3449</t>
+  </si>
+  <si>
+    <t>21327</t>
+  </si>
+  <si>
+    <t>BENALAPRIL</t>
+  </si>
+  <si>
+    <t>ZP 3379</t>
+  </si>
+  <si>
+    <t>21505</t>
+  </si>
+  <si>
+    <t>BERLOCOMBIN</t>
+  </si>
+  <si>
+    <t>ZP 3452</t>
+  </si>
+  <si>
+    <t>21329</t>
+  </si>
+  <si>
+    <t>BERLAGIN</t>
+  </si>
+  <si>
+    <t>ZP 3380</t>
+  </si>
+  <si>
+    <t>21506</t>
+  </si>
+  <si>
+    <t>VTEC</t>
+  </si>
+  <si>
+    <t>ZP 3477</t>
+  </si>
+  <si>
+    <t>21012</t>
+  </si>
+  <si>
+    <t>7, 12</t>
+  </si>
+  <si>
+    <t>BERLIFENAC</t>
+  </si>
+  <si>
+    <t>ZP 3381</t>
+  </si>
+  <si>
+    <t>21507</t>
+  </si>
+  <si>
+    <t>CIVIC</t>
+  </si>
+  <si>
+    <t>ZP 3478</t>
+  </si>
+  <si>
+    <t>21013</t>
   </si>
   <si>
     <t>BERLIDOX</t>
   </si>
   <si>
     <t>ZP 3382</t>
   </si>
   <si>
     <t>21508</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>BERLINSULIN</t>
   </si>
   <si>
     <t>ZP 3385</t>
   </si>
   <si>
     <t>21408</t>
   </si>
   <si>
     <t>BERLOMUC</t>
   </si>
   <si>
     <t>ZP 3386</t>
   </si>
   <si>
     <t>21511</t>
   </si>
   <si>
     <t>BERLOPENTIN</t>
   </si>
   <si>
     <t>ZP 3388</t>
   </si>
   <si>
     <t>21513</t>
@@ -168,53 +243,50 @@
   <si>
     <t>ZP 3396</t>
   </si>
   <si>
     <t>21519</t>
   </si>
   <si>
     <t>GONAVET BERLIN-CHEMIE</t>
   </si>
   <si>
     <t>ZP 3398</t>
   </si>
   <si>
     <t>21521</t>
   </si>
   <si>
     <t>HONDA NSX</t>
   </si>
   <si>
     <t>ZP 3479</t>
   </si>
   <si>
     <t>21014</t>
   </si>
   <si>
-    <t>7, 12</t>
-[...1 lines deleted...]
-  <si>
     <t>HYPERNAL</t>
   </si>
   <si>
     <t>ZP 3399</t>
   </si>
   <si>
     <t>21522</t>
   </si>
   <si>
     <t>INTEGRA</t>
   </si>
   <si>
     <t>ZP 3480</t>
   </si>
   <si>
     <t>21015</t>
   </si>
   <si>
     <t>PANCURMEN</t>
   </si>
   <si>
     <t>ZP 3401</t>
   </si>
   <si>
     <t>22022</t>
@@ -291,59 +363,50 @@
   <si>
     <t>ZP 3408</t>
   </si>
   <si>
     <t>21405</t>
   </si>
   <si>
     <t>ALLUVAL</t>
   </si>
   <si>
     <t>ZP 3409</t>
   </si>
   <si>
     <t>21404</t>
   </si>
   <si>
     <t>ANTIDIPSIN</t>
   </si>
   <si>
     <t>ZP 3410</t>
   </si>
   <si>
     <t>21401</t>
   </si>
   <si>
-    <t>ATHROMBON</t>
-[...7 lines deleted...]
-  <si>
     <t>BERLICETIN</t>
   </si>
   <si>
     <t>ZP 3412</t>
   </si>
   <si>
     <t>21295</t>
   </si>
   <si>
     <t>BERLICORT</t>
   </si>
   <si>
     <t>ZP 3414</t>
   </si>
   <si>
     <t>21649</t>
   </si>
   <si>
     <t>BERPHENICOL</t>
   </si>
   <si>
     <t>ZP 3418</t>
   </si>
   <si>
     <t>21300</t>
@@ -454,119 +517,50 @@
     <t>ZP 3430</t>
   </si>
   <si>
     <t>21312</t>
   </si>
   <si>
     <t>Sparta</t>
   </si>
   <si>
     <t>RL 3473</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>INDICAL</t>
   </si>
   <si>
     <t>ZP 3431</t>
   </si>
   <si>
     <t>21313</t>
-  </si>
-[...67 lines deleted...]
-    <t>21321</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -657,77 +651,77 @@
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>37648.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>1552.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
         <v>17</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="H3" t="n">
         <v>37648.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1553.0</v>
       </c>
       <c r="B4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="n">
         <v>37648.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1554.0</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
@@ -848,129 +842,129 @@
       </c>
       <c r="H9" t="n">
         <v>37649.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1559.0</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
       <c r="G10" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="H10" t="n">
         <v>37649.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1560.0</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
         <v>28</v>
       </c>
       <c r="H11" t="n">
         <v>37649.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1561.0</v>
       </c>
       <c r="B12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="H12" t="n">
         <v>37649.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1562.0</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H13" t="n">
         <v>37649.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1563.0</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>56</v>
       </c>
       <c r="G14" t="s">
@@ -978,51 +972,51 @@
       </c>
       <c r="H14" t="n">
         <v>37649.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1564.0</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="G15" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H15" t="n">
         <v>37649.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1565.0</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="G16" t="s">
@@ -1030,354 +1024,354 @@
       </c>
       <c r="H16" t="n">
         <v>37649.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1566.0</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>65</v>
       </c>
       <c r="G17" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="H17" t="n">
         <v>37649.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1567.0</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>68</v>
       </c>
       <c r="G18" t="s">
         <v>28</v>
       </c>
       <c r="H18" t="n">
         <v>37649.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1568.0</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="G19" t="s">
-        <v>72</v>
+        <v>28</v>
       </c>
       <c r="H19" t="n">
         <v>37649.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1569.0</v>
       </c>
       <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="G20" t="s">
         <v>28</v>
       </c>
       <c r="H20" t="n">
         <v>37649.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1570.0</v>
       </c>
       <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>77</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="H21" t="n">
         <v>37649.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1571.0</v>
       </c>
       <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G22" t="s">
         <v>28</v>
       </c>
       <c r="H22" t="n">
         <v>37649.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1572.0</v>
       </c>
       <c r="B23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>83</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="H23" t="n">
         <v>37649.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1573.0</v>
       </c>
       <c r="B24" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>85</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G24" t="s">
         <v>28</v>
       </c>
       <c r="H24" t="n">
         <v>37649.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1574.0</v>
       </c>
       <c r="B25" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>88</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>89</v>
       </c>
-      <c r="E25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>28</v>
+        <v>44</v>
       </c>
       <c r="H25" t="n">
         <v>37649.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1575.0</v>
       </c>
       <c r="B26" t="s">
+        <v>90</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>91</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="G26" t="s">
         <v>28</v>
       </c>
       <c r="H26" t="n">
         <v>37649.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1576.0</v>
       </c>
       <c r="B27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>95</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H27" t="n">
         <v>37649.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1577.0</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>99</v>
       </c>
       <c r="G28" t="s">
         <v>28</v>
       </c>
       <c r="H28" t="n">
         <v>37649.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1578.0</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="G29" t="s">
         <v>28</v>
       </c>
       <c r="H29" t="n">
         <v>37649.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1579.0</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" t="s">
@@ -1697,261 +1691,265 @@
       </c>
       <c r="D42" t="s">
         <v>140</v>
       </c>
       <c r="E42" t="s">
         <v>141</v>
       </c>
       <c r="G42" t="s">
         <v>28</v>
       </c>
       <c r="H42" t="n">
         <v>37649.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1592.0</v>
       </c>
       <c r="B43" t="s">
         <v>142</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>143</v>
       </c>
       <c r="E43" t="s">
         <v>144</v>
       </c>
       <c r="G43" t="s">
-        <v>145</v>
+        <v>28</v>
       </c>
       <c r="H43" t="n">
         <v>37649.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>1593.0</v>
       </c>
       <c r="B44" t="s">
+        <v>145</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>146</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G44" t="s">
         <v>28</v>
       </c>
       <c r="H44" t="n">
         <v>37649.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>1594.0</v>
       </c>
-      <c r="B45"/>
+      <c r="B45" t="s">
+        <v>148</v>
+      </c>
       <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
         <v>149</v>
       </c>
-      <c r="D45" t="s">
+      <c r="E45" t="s">
         <v>150</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>152</v>
+        <v>28</v>
       </c>
       <c r="H45" t="n">
         <v>37649.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>1595.0</v>
       </c>
       <c r="B46" t="s">
+        <v>151</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>152</v>
+      </c>
+      <c r="E46" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46" t="n">
         <v>37649.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>1596.0</v>
       </c>
       <c r="B47" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>155</v>
+      </c>
+      <c r="E47" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
       <c r="G47" t="s">
         <v>28</v>
       </c>
       <c r="H47" t="n">
         <v>37649.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>1597.0</v>
       </c>
       <c r="B48" t="s">
+        <v>157</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>158</v>
+      </c>
+      <c r="E48" t="s">
         <v>159</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="G48" t="s">
         <v>28</v>
       </c>
       <c r="H48" t="n">
         <v>37649.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>1598.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>160</v>
+      </c>
       <c r="C49" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" t="s">
         <v>162</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>164</v>
+        <v>28</v>
       </c>
       <c r="H49" t="n">
         <v>37649.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>1599.0</v>
       </c>
       <c r="B50" t="s">
+        <v>163</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>164</v>
+      </c>
+      <c r="E50" t="s">
         <v>165</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="H50" t="n">
         <v>37649.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>1600.0</v>
       </c>
       <c r="B51" t="s">
+        <v>167</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
+        <v>168</v>
+      </c>
+      <c r="E51" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>171</v>
       </c>
       <c r="G51" t="s">
         <v>28</v>
       </c>
       <c r="H51" t="n">
         <v>37649.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">