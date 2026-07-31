--- v1 (2026-03-28)
+++ v2 (2026-07-31)
@@ -162,89 +162,119 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>NEO-PERGONAL</t>
   </si>
   <si>
     <t>RL 3554</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PERGOTIME</t>
   </si>
   <si>
     <t>RL 3557</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
+    <t>PARABAR</t>
+  </si>
+  <si>
+    <t>RL 3571</t>
+  </si>
+  <si>
+    <t>7437</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>PARADYNE</t>
+  </si>
+  <si>
+    <t>RL 3572</t>
+  </si>
+  <si>
+    <t>7438</t>
+  </si>
+  <si>
+    <t>PARAFLOW</t>
+  </si>
+  <si>
+    <t>RL 3573</t>
+  </si>
+  <si>
+    <t>7461</t>
+  </si>
+  <si>
+    <t>ZP 3491</t>
+  </si>
+  <si>
+    <t>22461</t>
+  </si>
+  <si>
+    <t>2, 3, 16</t>
+  </si>
+  <si>
+    <t>COROLLE</t>
+  </si>
+  <si>
+    <t>RL 3662</t>
+  </si>
+  <si>
+    <t>7280</t>
+  </si>
+  <si>
+    <t>Cotton KAUNAS</t>
+  </si>
+  <si>
+    <t>ZP 3498</t>
+  </si>
+  <si>
+    <t>21475</t>
+  </si>
+  <si>
+    <t>24, 25, 35, 36, 37, 39</t>
+  </si>
+  <si>
     <t>ECA</t>
   </si>
   <si>
     <t>RL 3559</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
-    <t>1</t>
-[...28 lines deleted...]
-  <si>
     <t>PARAMINS</t>
   </si>
   <si>
     <t>RL 3574</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>PARANOX</t>
   </si>
   <si>
     <t>RL 3575</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
     <t>PARAPOID</t>
   </si>
   <si>
     <t>RL 3576</t>
   </si>
   <si>
     <t>7439</t>
@@ -324,189 +354,159 @@
   <si>
     <t>7275</t>
   </si>
   <si>
     <t>COLORELLE</t>
   </si>
   <si>
     <t>RL 3654</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>2, 3, 21</t>
   </si>
   <si>
     <t>FLUORYL</t>
   </si>
   <si>
     <t>RL 3658</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>ZP 3491</t>
-[...16 lines deleted...]
-  <si>
     <t>RASTĖJA</t>
   </si>
   <si>
     <t>ZP 3492</t>
   </si>
   <si>
     <t>21577</t>
   </si>
   <si>
-    <t>Cotton KAUNAS</t>
-[...10 lines deleted...]
-  <si>
     <t>ambrosia</t>
   </si>
   <si>
     <t>ZP 3502</t>
   </si>
   <si>
     <t>21578</t>
   </si>
   <si>
     <t>COMPASS</t>
   </si>
   <si>
     <t>ZP 3508</t>
   </si>
   <si>
     <t>21361</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>ZP 3512</t>
   </si>
   <si>
     <t>21364</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
+    <t>RL 3506</t>
+  </si>
+  <si>
+    <t>7496</t>
+  </si>
+  <si>
+    <t>7, 9, 11</t>
+  </si>
+  <si>
+    <t>L'OREAL NATURAL TOUCH</t>
+  </si>
+  <si>
+    <t>RL 3655</t>
+  </si>
+  <si>
+    <t>7540</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
+    <t>indesit</t>
+  </si>
+  <si>
+    <t>RL 3507</t>
+  </si>
+  <si>
+    <t>7497</t>
+  </si>
+  <si>
+    <t>7, 9, 11, 21</t>
+  </si>
+  <si>
+    <t>MISTER DAY parmalat</t>
+  </si>
+  <si>
+    <t>RL 3673</t>
+  </si>
+  <si>
+    <t>7547</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
     <t>INDESCO</t>
   </si>
   <si>
     <t>RL 3504</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>7, 9, 11</t>
-[...1 lines deleted...]
-  <si>
     <t>PERGOGREEN</t>
   </si>
   <si>
     <t>RL 3552</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
     <t>MASSA ESTARINUM</t>
   </si>
   <si>
     <t>RL 3695</t>
   </si>
   <si>
     <t>7544</t>
-  </si>
-[...40 lines deleted...]
-    <t>30</t>
   </si>
   <si>
     <t>Ą</t>
   </si>
   <si>
     <t>RL 3761</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>VELVET</t>
   </si>
   <si>
     <t>RL 3764</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>DOP</t>
   </si>
@@ -943,398 +943,396 @@
       </c>
       <c r="D12" t="s">
         <v>49</v>
       </c>
       <c r="E12" t="s">
         <v>50</v>
       </c>
       <c r="G12" t="s">
         <v>47</v>
       </c>
       <c r="H12" t="n">
         <v>37650.0</v>
       </c>
       <c r="I12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1662.0</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
         <v>54</v>
       </c>
       <c r="H13" t="n">
         <v>37650.0</v>
       </c>
       <c r="I13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1663.0</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>57</v>
       </c>
       <c r="G14" t="s">
         <v>54</v>
       </c>
       <c r="H14" t="n">
         <v>37650.0</v>
       </c>
       <c r="I14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>1664.0</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>60</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15" t="n">
         <v>37650.0</v>
       </c>
       <c r="I15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1665.0</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16"/>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="E16" t="s">
         <v>62</v>
       </c>
-      <c r="E16" t="s">
+      <c r="G16" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="H16" t="n">
         <v>37650.0</v>
       </c>
       <c r="I16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1666.0</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>28</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="H17" t="n">
         <v>37650.0</v>
       </c>
       <c r="I17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>1667.0</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>69</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H18" t="n">
         <v>37650.0</v>
       </c>
       <c r="I18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>1668.0</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>28</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G19" t="s">
         <v>54</v>
       </c>
       <c r="H19" t="n">
         <v>37650.0</v>
       </c>
       <c r="I19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>1669.0</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>28</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G20" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="H20" t="n">
         <v>37650.0</v>
       </c>
       <c r="I20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>1670.0</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>79</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>54</v>
       </c>
       <c r="H21" t="n">
         <v>37650.0</v>
       </c>
       <c r="I21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>1671.0</v>
       </c>
       <c r="B22" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>82</v>
       </c>
       <c r="G22" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="H22" t="n">
         <v>37650.0</v>
       </c>
       <c r="I22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>1672.0</v>
       </c>
       <c r="B23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C23" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" t="s">
         <v>84</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>85</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="H23" t="n">
         <v>37650.0</v>
       </c>
       <c r="I23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>1673.0</v>
       </c>
       <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
         <v>88</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>89</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H24" t="n">
         <v>37650.0</v>
       </c>
       <c r="I24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1674.0</v>
       </c>
       <c r="B25" t="s">
+        <v>2</v>
+      </c>
+      <c r="C25" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" t="s">
         <v>92</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="G25" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H25" t="n">
         <v>37650.0</v>
       </c>
       <c r="I25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1675.0</v>
       </c>
       <c r="B26" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
         <v>95</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>96</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H26" t="n">
         <v>37650.0</v>
       </c>
       <c r="I26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1676.0</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>28</v>
       </c>
       <c r="D27" t="s">
         <v>99</v>
       </c>
       <c r="E27" t="s">
         <v>100</v>
       </c>
       <c r="G27" t="s">
@@ -1355,140 +1353,142 @@
         <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>104</v>
       </c>
       <c r="G28" t="s">
         <v>43</v>
       </c>
       <c r="H28" t="n">
         <v>37650.0</v>
       </c>
       <c r="I28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>1678.0</v>
       </c>
-      <c r="B29"/>
+      <c r="B29" t="s">
+        <v>105</v>
+      </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>28</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G29" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="H29" t="n">
         <v>37650.0</v>
       </c>
       <c r="I29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>1679.0</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>28</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>110</v>
       </c>
       <c r="G30" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="H30" t="n">
         <v>37650.0</v>
       </c>
       <c r="I30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>1680.0</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G31" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="H31" t="n">
         <v>37650.0</v>
       </c>
       <c r="I31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>1681.0</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
       <c r="H32" t="n">
         <v>37650.0</v>
       </c>
       <c r="I32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>1682.0</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>120</v>
       </c>
       <c r="G33" t="s">
@@ -1534,219 +1534,219 @@
       <c r="B35"/>
       <c r="C35" t="s">
         <v>10</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>126</v>
       </c>
       <c r="G35" t="s">
         <v>127</v>
       </c>
       <c r="H35" t="n">
         <v>37650.0</v>
       </c>
       <c r="I35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>1685.0</v>
       </c>
       <c r="B36" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" t="s">
         <v>128</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>129</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="H36" t="n">
         <v>37650.0</v>
       </c>
       <c r="I36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>1686.0</v>
       </c>
       <c r="B37" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D37" t="s">
         <v>132</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>133</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H37" t="n">
         <v>37650.0</v>
       </c>
       <c r="I37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>1687.0</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" t="s">
         <v>137</v>
       </c>
       <c r="G38" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="H38" t="n">
         <v>37650.0</v>
       </c>
       <c r="I38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>1688.0</v>
       </c>
       <c r="B39" t="s">
-        <v>2</v>
+        <v>139</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G39" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="H39" t="n">
         <v>37650.0</v>
       </c>
       <c r="I39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>1689.0</v>
       </c>
       <c r="B40" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C40" t="s">
         <v>28</v>
       </c>
       <c r="D40" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E40" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="G40" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="H40" t="n">
         <v>37650.0</v>
       </c>
       <c r="I40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>1690.0</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G41" t="s">
-        <v>147</v>
+        <v>47</v>
       </c>
       <c r="H41" t="n">
         <v>37650.0</v>
       </c>
       <c r="I41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>1691.0</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G42" t="s">
-        <v>151</v>
+        <v>47</v>
       </c>
       <c r="H42" t="n">
         <v>37650.0</v>
       </c>
       <c r="I42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>1692.0</v>
       </c>
       <c r="B43" t="s">
         <v>152</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="G43" t="s">