--- v2 (2026-03-19)
+++ v3 (2026-05-09)
@@ -364,102 +364,102 @@
   <si>
     <t>97-3481</t>
   </si>
   <si>
     <t>34905</t>
   </si>
   <si>
     <t>Mū-Mū KARAMELĖ</t>
   </si>
   <si>
     <t>97-3483</t>
   </si>
   <si>
     <t>34906</t>
   </si>
   <si>
     <t>Senolių Midus</t>
   </si>
   <si>
     <t>97-3485</t>
   </si>
   <si>
     <t>34907</t>
   </si>
   <si>
+    <t>Birutė</t>
+  </si>
+  <si>
+    <t>97-3323</t>
+  </si>
+  <si>
+    <t>34805</t>
+  </si>
+  <si>
     <t>RASA 2</t>
   </si>
   <si>
     <t>97-1615</t>
   </si>
   <si>
     <t>33318</t>
   </si>
   <si>
-    <t>Birutė</t>
-[...7 lines deleted...]
-  <si>
     <t>BIOVIT</t>
   </si>
   <si>
     <t>97-2350</t>
   </si>
   <si>
     <t>34560</t>
   </si>
   <si>
     <t>MEŠKIUKAS</t>
   </si>
   <si>
     <t>97-4047</t>
   </si>
   <si>
     <t>35472</t>
   </si>
   <si>
+    <t>AIDA</t>
+  </si>
+  <si>
+    <t>97-2866</t>
+  </si>
+  <si>
+    <t>35107</t>
+  </si>
+  <si>
     <t>CYCLE</t>
   </si>
   <si>
     <t>ZP 12904</t>
   </si>
   <si>
     <t>25281</t>
-  </si>
-[...7 lines deleted...]
-    <t>35107</t>
   </si>
   <si>
     <t>OTTO KERN cycle</t>
   </si>
   <si>
     <t>RL 11454</t>
   </si>
   <si>
     <t>13502</t>
   </si>
   <si>
     <t>HIGĖJA</t>
   </si>
   <si>
     <t>97-4040</t>
   </si>
   <si>
     <t>35468</t>
   </si>
   <si>
     <t>ANCHOR BEER Pilsener ARCHIPELAGO BREWERY CO (1941) PTE LTD</t>
   </si>
   <si>
     <t>96-2473</t>
   </si>
@@ -1072,57 +1072,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2236,94 +2236,94 @@
       <c r="A33" t="n">
         <v>232.0</v>
       </c>
       <c r="B33" t="s">
         <v>115</v>
       </c>
       <c r="C33" t="s">
         <v>33</v>
       </c>
       <c r="D33" t="s">
         <v>116</v>
       </c>
       <c r="E33" t="s">
         <v>117</v>
       </c>
       <c r="G33" t="s">
         <v>76</v>
       </c>
       <c r="H33" t="n">
         <v>36776.0</v>
       </c>
       <c r="I33" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="79.2" customHeight="true">
       <c r="A34" t="n">
         <v>233.0</v>
       </c>
       <c r="B34" t="s">
         <v>118</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>120</v>
       </c>
       <c r="G34" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="H34" t="n">
         <v>36777.0</v>
       </c>
       <c r="I34" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="35" ht="79.2" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>234.0</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>122</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="G35" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="H35" t="n">
         <v>36777.0</v>
       </c>
       <c r="I35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>235.0</v>
       </c>
       <c r="B36" t="s">
         <v>124</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>125</v>
       </c>
       <c r="E36" t="s">
         <v>126</v>
       </c>
       <c r="G36" t="s">
@@ -2357,77 +2357,77 @@
       </c>
       <c r="H37" t="n">
         <v>36795.0</v>
       </c>
       <c r="I37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>237.0</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>131</v>
       </c>
       <c r="E38" t="s">
         <v>132</v>
       </c>
       <c r="G38" t="s">
-        <v>36</v>
+        <v>76</v>
       </c>
       <c r="H38" t="n">
         <v>36796.0</v>
       </c>
       <c r="I38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>238.0</v>
       </c>
       <c r="B39" t="s">
         <v>133</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>134</v>
       </c>
       <c r="E39" t="s">
         <v>135</v>
       </c>
       <c r="G39" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="H39" t="n">
         <v>36796.0</v>
       </c>
       <c r="I39" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>239.0</v>
       </c>
       <c r="B40" t="s">
         <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>33</v>
       </c>
       <c r="D40" t="s">
         <v>137</v>
       </c>
       <c r="E40" t="s">
         <v>138</v>
       </c>
       <c r="G40" t="s">