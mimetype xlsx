--- v3 (2026-05-09)
+++ v4 (2026-07-29)
@@ -76,131 +76,131 @@
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>ERNEST'S BLUFF</t>
   </si>
   <si>
     <t>98-2668</t>
   </si>
   <si>
     <t>38168</t>
   </si>
   <si>
     <t>THIOVIT</t>
   </si>
   <si>
     <t>96-2974</t>
   </si>
   <si>
     <t>32595</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>CAMUS COGNAC</t>
+  </si>
+  <si>
+    <t>97-3806</t>
+  </si>
+  <si>
+    <t>36491</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>CAMUS NAPOLEON</t>
+  </si>
+  <si>
+    <t>97-3825</t>
+  </si>
+  <si>
+    <t>36492</t>
+  </si>
+  <si>
     <t>CLAN MAC GREGOR</t>
   </si>
   <si>
     <t>98-0723</t>
   </si>
   <si>
     <t>35939</t>
   </si>
   <si>
-    <t>33</t>
-[...19 lines deleted...]
-  <si>
     <t>bobino</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>96-3035</t>
   </si>
   <si>
     <t>32005</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
+    <t>FREI RANCH VINEYARD</t>
+  </si>
+  <si>
+    <t>98-2671</t>
+  </si>
+  <si>
+    <t>38362</t>
+  </si>
+  <si>
     <t>LAKE AILEEN</t>
   </si>
   <si>
     <t>98-2665</t>
   </si>
   <si>
     <t>38359</t>
   </si>
   <si>
     <t>CHIOTTI VINEYARD</t>
   </si>
   <si>
     <t>98-2669</t>
   </si>
   <si>
     <t>38360</t>
   </si>
   <si>
     <t>STONEY POINT VINEYARD</t>
   </si>
   <si>
     <t>98-2670</t>
   </si>
   <si>
     <t>38361</t>
   </si>
   <si>
-    <t>FREI RANCH VINEYARD</t>
-[...7 lines deleted...]
-  <si>
     <t>BARRELLI CREEK VINEYARD</t>
   </si>
   <si>
     <t>98-2672</t>
   </si>
   <si>
     <t>38363</t>
   </si>
   <si>
     <t>DECAPEPTYL</t>
   </si>
   <si>
     <t>96-1803</t>
   </si>
   <si>
     <t>31824</t>
   </si>
   <si>
     <t>ALOCACOC</t>
   </si>
   <si>
     <t>97-1817</t>
   </si>
   <si>
     <t>34141</t>
@@ -517,103 +517,103 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>98-2982</t>
   </si>
   <si>
     <t>38909</t>
   </si>
   <si>
     <t>Radisson SAS ASTORIJA HOTEL VILNIUS The difference is genuine.</t>
   </si>
   <si>
     <t>99-0040</t>
   </si>
   <si>
     <t>38820</t>
   </si>
   <si>
     <t>97-0685</t>
   </si>
   <si>
     <t>32373</t>
   </si>
   <si>
-    <t>LOEL</t>
-[...5 lines deleted...]
-    <t>35941</t>
+    <t>TUKAS SAUSAINIAI</t>
+  </si>
+  <si>
+    <t>97-3722</t>
+  </si>
+  <si>
+    <t>35599</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1364,50 +1364,88 @@
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>1548000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2674,68 +2712,68 @@
     </row>
     <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>249.0</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
         <v>88</v>
       </c>
       <c r="D50" t="s">
         <v>167</v>
       </c>
       <c r="E50" t="s">
         <v>168</v>
       </c>
       <c r="G50" t="s">
         <v>76</v>
       </c>
       <c r="H50" t="n">
         <v>36850.0</v>
       </c>
       <c r="I50" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" ht="121.65" customHeight="true">
       <c r="A51" t="n">
         <v>250.0</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="D51" t="s">
         <v>170</v>
       </c>
       <c r="E51" t="s">
         <v>171</v>
       </c>
       <c r="G51" t="s">
-        <v>25</v>
+        <v>76</v>
       </c>
       <c r="H51" t="n">
         <v>36852.0</v>
       </c>
       <c r="I51" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>