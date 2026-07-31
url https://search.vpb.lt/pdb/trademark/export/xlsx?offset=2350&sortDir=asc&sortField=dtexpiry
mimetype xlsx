--- v1 (2026-03-30)
+++ v2 (2026-07-31)
@@ -342,255 +342,255 @@
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>CEDENTA</t>
   </si>
   <si>
     <t>RL 5858</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>COLIFOAM</t>
   </si>
   <si>
     <t>RL 5859</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
+    <t>EVEREADY  UNION CARBIDE</t>
+  </si>
+  <si>
+    <t>RL 5879</t>
+  </si>
+  <si>
+    <t>8760</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>EXTRADENT</t>
+  </si>
+  <si>
+    <t>RL 5863</t>
+  </si>
+  <si>
+    <t>9475</t>
+  </si>
+  <si>
+    <t>EVEREADY</t>
+  </si>
+  <si>
+    <t>RL 5880</t>
+  </si>
+  <si>
+    <t>8761</t>
+  </si>
+  <si>
+    <t>9, 11</t>
+  </si>
+  <si>
+    <t>dp</t>
+  </si>
+  <si>
+    <t>RL 5686</t>
+  </si>
+  <si>
+    <t>8667</t>
+  </si>
+  <si>
+    <t>Hanes</t>
+  </si>
+  <si>
+    <t>RL 5895</t>
+  </si>
+  <si>
+    <t>8765</t>
+  </si>
+  <si>
+    <t>RL 5689</t>
+  </si>
+  <si>
+    <t>9425</t>
+  </si>
+  <si>
+    <t>POLORIS</t>
+  </si>
+  <si>
+    <t>RL 5867</t>
+  </si>
+  <si>
+    <t>9479</t>
+  </si>
+  <si>
+    <t>STANCARE</t>
+  </si>
+  <si>
+    <t>RL 5871</t>
+  </si>
+  <si>
+    <t>9483</t>
+  </si>
+  <si>
+    <t>Thermo Technik Dimplex</t>
+  </si>
+  <si>
+    <t>RL 5907</t>
+  </si>
+  <si>
+    <t>9588</t>
+  </si>
+  <si>
+    <t>7, 9, 10, 11, 17, 21</t>
+  </si>
+  <si>
+    <t>RL 5912</t>
+  </si>
+  <si>
+    <t>9492</t>
+  </si>
+  <si>
+    <t>perske</t>
+  </si>
+  <si>
+    <t>RL 5873</t>
+  </si>
+  <si>
+    <t>9485</t>
+  </si>
+  <si>
+    <t>7, 9</t>
+  </si>
+  <si>
     <t>ERASE</t>
   </si>
   <si>
     <t>RL 5862</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
-    <t>EXTRADENT</t>
-[...5 lines deleted...]
-    <t>9475</t>
+    <t>RL 5683</t>
+  </si>
+  <si>
+    <t>8666</t>
+  </si>
+  <si>
+    <t>9, 11, 35, 37, 42</t>
   </si>
   <si>
     <t>FLUORODYNE</t>
   </si>
   <si>
     <t>RL 5864</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>3, 10, 21</t>
   </si>
   <si>
     <t>MYNOL</t>
   </si>
   <si>
     <t>RL 5865</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>5, 10</t>
   </si>
   <si>
     <t>ORADYNE</t>
   </si>
   <si>
     <t>RL 5866</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
-    <t>POLORIS</t>
-[...14 lines deleted...]
-    <t>9483</t>
+    <t>Tipp-Ex fluid</t>
+  </si>
+  <si>
+    <t>RL 5691</t>
+  </si>
+  <si>
+    <t>10005</t>
+  </si>
+  <si>
+    <t>PROTEIN TECHNOLOGIES INTERNATIONAL</t>
+  </si>
+  <si>
+    <t>RL 5898</t>
+  </si>
+  <si>
+    <t>8767</t>
+  </si>
+  <si>
+    <t>1, 5, 29</t>
+  </si>
+  <si>
+    <t>RL 5700</t>
+  </si>
+  <si>
+    <t>8669</t>
+  </si>
+  <si>
+    <t>9, 12</t>
   </si>
   <si>
     <t>TEGRIN</t>
   </si>
   <si>
     <t>RL 5872</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>perske</t>
-[...109 lines deleted...]
-  <si>
     <t>PROPLUS</t>
   </si>
   <si>
     <t>RL 5901</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>30</t>
-  </si>
-[...4 lines deleted...]
-    <t>9492</t>
   </si>
   <si>
     <t>RL 5913</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
     <t>14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -1390,576 +1390,576 @@
       </c>
       <c r="D29" t="s">
         <v>109</v>
       </c>
       <c r="E29" t="s">
         <v>110</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29" t="n">
         <v>37699.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>2379.0</v>
       </c>
       <c r="B30" t="s">
         <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D30" t="s">
         <v>112</v>
       </c>
       <c r="E30" t="s">
         <v>113</v>
       </c>
       <c r="G30" t="s">
-        <v>49</v>
+        <v>114</v>
       </c>
       <c r="H30" t="n">
         <v>37699.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>2380.0</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G31" t="s">
         <v>49</v>
       </c>
       <c r="H31" t="n">
         <v>37699.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>2381.0</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H32" t="n">
         <v>37699.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>2382.0</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G33" t="s">
-        <v>124</v>
+        <v>41</v>
       </c>
       <c r="H33" t="n">
         <v>37699.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>2383.0</v>
       </c>
       <c r="B34" t="s">
         <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
         <v>127</v>
       </c>
       <c r="G34" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="H34" t="n">
         <v>37699.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>2384.0</v>
       </c>
       <c r="B35" t="s">
+        <v>2</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
         <v>128</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>129</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="H35" t="n">
         <v>37699.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>2385.0</v>
       </c>
       <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="H36" t="n">
         <v>37699.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>2386.0</v>
       </c>
       <c r="B37" t="s">
+        <v>133</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>134</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>135</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="H37" t="n">
         <v>37699.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>2387.0</v>
       </c>
       <c r="B38" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
         <v>34</v>
       </c>
       <c r="D38" t="s">
+        <v>137</v>
+      </c>
+      <c r="E38" t="s">
         <v>138</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="H38" t="n">
         <v>37699.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>2388.0</v>
       </c>
       <c r="B39" t="s">
+        <v>2</v>
+      </c>
+      <c r="C39" t="s">
+        <v>72</v>
+      </c>
+      <c r="D39" t="s">
+        <v>140</v>
+      </c>
+      <c r="E39" t="s">
         <v>141</v>
       </c>
-      <c r="C39" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>144</v>
+        <v>114</v>
       </c>
       <c r="H39" t="n">
         <v>37699.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>2389.0</v>
       </c>
-      <c r="B40"/>
+      <c r="B40" t="s">
+        <v>142</v>
+      </c>
       <c r="C40" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="D40" t="s">
+        <v>143</v>
+      </c>
+      <c r="E40" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" t="s">
         <v>145</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="H40" t="n">
         <v>37699.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>2390.0</v>
       </c>
       <c r="B41" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
+        <v>147</v>
+      </c>
+      <c r="E41" t="s">
         <v>148</v>
       </c>
-      <c r="C41" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>151</v>
+        <v>49</v>
       </c>
       <c r="H41" t="n">
         <v>37699.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>2391.0</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B42"/>
       <c r="C42" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="G42" t="s">
-        <v>41</v>
+        <v>151</v>
       </c>
       <c r="H42" t="n">
         <v>37699.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2392.0</v>
       </c>
       <c r="B43" t="s">
+        <v>152</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>153</v>
+      </c>
+      <c r="E43" t="s">
+        <v>154</v>
+      </c>
+      <c r="G43" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H43" t="n">
         <v>37699.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2393.0</v>
       </c>
       <c r="B44" t="s">
-        <v>2</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
+        <v>157</v>
+      </c>
+      <c r="E44" t="s">
         <v>158</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="H44" t="n">
         <v>37699.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2394.0</v>
       </c>
       <c r="B45" t="s">
         <v>160</v>
       </c>
       <c r="C45" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>161</v>
       </c>
       <c r="E45" t="s">
         <v>162</v>
       </c>
       <c r="G45" t="s">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="H45" t="n">
         <v>37699.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2395.0</v>
       </c>
       <c r="B46" t="s">
         <v>163</v>
       </c>
       <c r="C46" t="s">
         <v>34</v>
       </c>
       <c r="D46" t="s">
         <v>164</v>
       </c>
       <c r="E46" t="s">
         <v>165</v>
       </c>
       <c r="G46" t="s">
-        <v>166</v>
+        <v>32</v>
       </c>
       <c r="H46" t="n">
         <v>37699.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>2396.0</v>
       </c>
-      <c r="B47"/>
+      <c r="B47" t="s">
+        <v>166</v>
+      </c>
       <c r="C47" t="s">
-        <v>72</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
         <v>167</v>
       </c>
       <c r="E47" t="s">
         <v>168</v>
       </c>
       <c r="G47" t="s">
         <v>169</v>
       </c>
       <c r="H47" t="n">
         <v>37699.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>2397.0</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48"/>
+      <c r="C48" t="s">
+        <v>72</v>
+      </c>
+      <c r="D48" t="s">
         <v>170</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>171</v>
       </c>
-      <c r="E48" t="s">
+      <c r="G48" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="H48" t="n">
         <v>37699.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>2398.0</v>
       </c>
       <c r="B49" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
         <v>174</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>175</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>177</v>
+        <v>107</v>
       </c>
       <c r="H49" t="n">
         <v>37699.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>2399.0</v>
       </c>
       <c r="B50" t="s">
-        <v>2</v>
+        <v>176</v>
       </c>
       <c r="C50" t="s">
-        <v>72</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" t="s">
         <v>178</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H50" t="n">
         <v>37699.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2400.0</v>
       </c>
       <c r="B51" t="s">
         <v>2</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51" t="s">
         <v>180</v>
       </c>
       <c r="E51" t="s">
         <v>181</v>
       </c>
       <c r="G51" t="s">