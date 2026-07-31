--- v1 (2026-03-30)
+++ v2 (2026-07-31)
@@ -519,57 +519,57 @@
   <si>
     <t>ZP 5833</t>
   </si>
   <si>
     <t>21861</t>
   </si>
   <si>
     <t>OLINOR</t>
   </si>
   <si>
     <t>ZP 5836</t>
   </si>
   <si>
     <t>21864</t>
   </si>
   <si>
     <t>Fluidol</t>
   </si>
   <si>
     <t>ZP 5842</t>
   </si>
   <si>
     <t>21870</t>
   </si>
   <si>
-    <t>Lederolinor</t>
-[...5 lines deleted...]
-    <t>21871</t>
+    <t>IPRADOL</t>
+  </si>
+  <si>
+    <t>ZP 5724</t>
+  </si>
+  <si>
+    <t>21735</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1913,51 +1913,51 @@
       </c>
       <c r="H50" t="n">
         <v>37699.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>2450.0</v>
       </c>
       <c r="B51" t="s">
         <v>170</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>171</v>
       </c>
       <c r="E51" t="s">
         <v>172</v>
       </c>
       <c r="G51" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="H51" t="n">
         <v>37699.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>