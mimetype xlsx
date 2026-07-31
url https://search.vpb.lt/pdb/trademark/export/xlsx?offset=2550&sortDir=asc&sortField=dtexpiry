--- v1 (2026-03-30)
+++ v2 (2026-07-31)
@@ -1,29 +1,28 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpeg"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
@@ -550,149 +549,107 @@
   <si>
     <t>35</t>
   </si>
   <si>
     <t>ZP 6342</t>
   </si>
   <si>
     <t>22593</t>
   </si>
   <si>
     <t>20, 24, 25</t>
   </si>
   <si>
     <t>ERIKA</t>
   </si>
   <si>
     <t>ZP 6345</t>
   </si>
   <si>
     <t>22187</t>
   </si>
   <si>
     <t>35, 37, 39, 42</t>
   </si>
   <si>
-    <t>vilkė virtos Švyturio dešrelės</t>
-[...5 lines deleted...]
-    <t>45896</t>
+    <t>Peek &amp; Cloppenburg</t>
+  </si>
+  <si>
+    <t>98-3881</t>
+  </si>
+  <si>
+    <t>39225</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
-[...1 lines deleted...]
-
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...38 lines deleted...]
-</xdr:wsDr>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
     <col min="4" max="4" width="15.625" customWidth="true"/>
     <col min="5" max="5" width="15.625" customWidth="true"/>
     <col min="6" max="6" width="15.625" customWidth="true"/>
     <col min="7" max="7" width="15.625" customWidth="true"/>
     <col min="8" max="8" width="15.625" customWidth="true"/>
     <col min="9" max="9" width="54.6875" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
@@ -1960,68 +1917,68 @@
       <c r="A50" t="n">
         <v>2599.0</v>
       </c>
       <c r="B50" t="s">
         <v>176</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
         <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>178</v>
       </c>
       <c r="G50" t="s">
         <v>179</v>
       </c>
       <c r="H50" t="n">
         <v>37718.0</v>
       </c>
       <c r="I50" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="51" ht="75.0" customHeight="true">
+    <row r="51">
       <c r="A51" t="n">
         <v>2600.0</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D51" t="s">
         <v>181</v>
       </c>
       <c r="E51" t="s">
         <v>182</v>
       </c>
       <c r="G51" t="s">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="H51" t="n">
         <v>37718.0</v>
       </c>
       <c r="I51" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>