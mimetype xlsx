--- v0 (2025-11-12)
+++ v1 (2026-04-01)
@@ -8,80 +8,80 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="187">
-[...4 lines deleted...]
-    <t>Trade mark</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="190">
+  <si>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Trademark type</t>
-[...17 lines deleted...]
-    <t>Legal status</t>
+    <t>Ženklo tipas</t>
+  </si>
+  <si>
+    <t>Paraiškos Nr</t>
+  </si>
+  <si>
+    <t>Registracijos Nr</t>
+  </si>
+  <si>
+    <t>Ženklo vaizdas</t>
+  </si>
+  <si>
+    <t>Nicos klasės Nr</t>
+  </si>
+  <si>
+    <t>Galioja iki</t>
+  </si>
+  <si>
+    <t>Statusas</t>
   </si>
   <si>
     <t>PINIAVA</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 8602</t>
   </si>
   <si>
     <t>23353</t>
   </si>
   <si>
     <t>19, 35, 37, 42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>RL 8604</t>
   </si>
@@ -280,110 +280,110 @@
   <si>
     <t>16, 35, 42</t>
   </si>
   <si>
     <t>ZP 8676</t>
   </si>
   <si>
     <t>23050</t>
   </si>
   <si>
     <t>24, 25, 35, 41</t>
   </si>
   <si>
     <t>VALROC</t>
   </si>
   <si>
     <t>RL 8665</t>
   </si>
   <si>
     <t>11660</t>
   </si>
   <si>
     <t>2, 17</t>
   </si>
   <si>
+    <t>beržas</t>
+  </si>
+  <si>
+    <t>ZP 8679</t>
+  </si>
+  <si>
+    <t>22752</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>voveraitė</t>
+  </si>
+  <si>
+    <t>ZP 8681</t>
+  </si>
+  <si>
+    <t>23829</t>
+  </si>
+  <si>
+    <t>35, 40</t>
+  </si>
+  <si>
+    <t>GERDA</t>
+  </si>
+  <si>
+    <t>2002 0347</t>
+  </si>
+  <si>
+    <t>46114</t>
+  </si>
+  <si>
+    <t>6, 9, 19</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>LIDO ANNO 1987</t>
   </si>
   <si>
     <t>2002 0532</t>
   </si>
   <si>
     <t>46358</t>
   </si>
   <si>
     <t>30, 35, 43</t>
   </si>
   <si>
-    <t>Panaikinta registracija</t>
-[...1 lines deleted...]
-  <si>
     <t>LIDO</t>
   </si>
   <si>
     <t>2002 0533</t>
   </si>
   <si>
     <t>46359</t>
   </si>
   <si>
-    <t>GERDA</t>
-[...34 lines deleted...]
-  <si>
     <t>VITA REFORM</t>
   </si>
   <si>
     <t>ZP 8687</t>
   </si>
   <si>
     <t>22427</t>
   </si>
   <si>
     <t>AKTIV-PUDER</t>
   </si>
   <si>
     <t>ZP 8689</t>
   </si>
   <si>
     <t>23226</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>KABIKINASE</t>
   </si>
   <si>
     <t>RL 8694</t>
@@ -517,102 +517,111 @@
   <si>
     <t>ZP 8748</t>
   </si>
   <si>
     <t>22533</t>
   </si>
   <si>
     <t>SCHERING</t>
   </si>
   <si>
     <t>RL 8737</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>LADI</t>
   </si>
   <si>
     <t>RL 8702</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
+    <t>ZP 8788</t>
+  </si>
+  <si>
+    <t>23328</t>
+  </si>
+  <si>
+    <t>20, 24, 35, 39, 42</t>
+  </si>
+  <si>
+    <t>Palesta AB</t>
+  </si>
+  <si>
+    <t>ZP 8791</t>
+  </si>
+  <si>
+    <t>22637</t>
+  </si>
+  <si>
+    <t>19, 35</t>
+  </si>
+  <si>
+    <t>ZP 8807</t>
+  </si>
+  <si>
+    <t>22775</t>
+  </si>
+  <si>
+    <t>3, 5, 16</t>
+  </si>
+  <si>
+    <t>MOCCONA</t>
+  </si>
+  <si>
+    <t>ZP 8808</t>
+  </si>
+  <si>
+    <t>22776</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
     <t>RL 8759</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>Pinovia</t>
   </si>
   <si>
     <t>RL 8764</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>RL 8765</t>
   </si>
   <si>
     <t>10410</t>
-  </si>
-[...31 lines deleted...]
-    <t>11626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -661,152 +670,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>21</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>216000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="216000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>540000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>216000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="216000"/>
+          <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1345,178 +1354,178 @@
       <c r="A21" t="n">
         <v>3420.0</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
         <v>89</v>
       </c>
       <c r="H21" t="n">
         <v>37782.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="75.0" customHeight="true">
+    <row r="22">
       <c r="A22" t="n">
         <v>3421.0</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22" t="n">
         <v>37783.0</v>
       </c>
       <c r="I22" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="23" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23">
       <c r="A23" t="n">
         <v>3422.0</v>
       </c>
       <c r="B23" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>95</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="E23" t="s">
         <v>96</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H23" t="n">
         <v>37783.0</v>
       </c>
       <c r="I23" t="s">
-        <v>94</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>3423.0</v>
       </c>
       <c r="B24" t="s">
         <v>98</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>99</v>
       </c>
       <c r="E24" t="s">
         <v>100</v>
       </c>
       <c r="G24" t="s">
         <v>101</v>
       </c>
       <c r="H24" t="n">
         <v>37783.0</v>
       </c>
       <c r="I24" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="25">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>3424.0</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="n">
         <v>37783.0</v>
       </c>
       <c r="I25" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="26">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>3425.0</v>
       </c>
       <c r="B26" t="s">
+        <v>107</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
+        <v>108</v>
+      </c>
+      <c r="E26" t="s">
+        <v>109</v>
+      </c>
+      <c r="G26" t="s">
         <v>106</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
       <c r="H26" t="n">
         <v>37783.0</v>
       </c>
       <c r="I26" t="s">
-        <v>15</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3426.0</v>
       </c>
       <c r="B27" t="s">
         <v>110</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="E27" t="s">
         <v>112</v>
       </c>
       <c r="G27" t="s">
         <v>47</v>
       </c>
       <c r="H27" t="n">
         <v>37784.0</v>
       </c>
       <c r="I27" t="s">
@@ -1876,51 +1885,51 @@
       </c>
       <c r="H41" t="n">
         <v>37787.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3441.0</v>
       </c>
       <c r="B42" t="s">
         <v>160</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="E42" t="s">
         <v>162</v>
       </c>
       <c r="G42" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="H42" t="n">
         <v>37787.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3442.0</v>
       </c>
       <c r="B43" t="s">
         <v>163</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>164</v>
       </c>
       <c r="E43" t="s">
         <v>165</v>
       </c>
       <c r="G43" t="s">
@@ -1928,227 +1937,225 @@
       </c>
       <c r="H43" t="n">
         <v>37787.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3443.0</v>
       </c>
       <c r="B44" t="s">
         <v>166</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>167</v>
       </c>
       <c r="E44" t="s">
         <v>168</v>
       </c>
       <c r="G44" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="H44" t="n">
         <v>37787.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3444.0</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>169</v>
       </c>
       <c r="E45" t="s">
         <v>170</v>
       </c>
       <c r="G45" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="H45" t="n">
         <v>37788.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3445.0</v>
       </c>
       <c r="B46" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E46" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G46" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="H46" t="n">
         <v>37788.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3446.0</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="E47" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G47" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="H47" t="n">
         <v>37788.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3447.0</v>
       </c>
       <c r="B48" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C48" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G48" t="s">
-        <v>137</v>
+        <v>182</v>
       </c>
       <c r="H48" t="n">
         <v>37788.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>3448.0</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49"/>
       <c r="C49" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E49" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="G49" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="H49" t="n">
         <v>37788.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3449.0</v>
       </c>
-      <c r="B50"/>
+      <c r="B50" t="s">
+        <v>185</v>
+      </c>
       <c r="C50" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="E50" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="G50" t="s">
         <v>137</v>
       </c>
       <c r="H50" t="n">
         <v>37788.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>3450.0</v>
       </c>
-      <c r="B51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B51"/>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>131</v>
       </c>
       <c r="D51" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E51" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="G51" t="s">
-        <v>47</v>
+        <v>137</v>
       </c>
       <c r="H51" t="n">
         <v>37788.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>