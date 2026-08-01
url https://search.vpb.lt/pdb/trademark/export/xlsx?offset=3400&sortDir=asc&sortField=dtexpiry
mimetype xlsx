--- v1 (2026-04-01)
+++ v2 (2026-08-01)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="309" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="310" uniqueCount="187">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -304,86 +304,86 @@
   <si>
     <t>beržas</t>
   </si>
   <si>
     <t>ZP 8679</t>
   </si>
   <si>
     <t>22752</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>voveraitė</t>
   </si>
   <si>
     <t>ZP 8681</t>
   </si>
   <si>
     <t>23829</t>
   </si>
   <si>
     <t>35, 40</t>
   </si>
   <si>
+    <t>LIDO ANNO 1987</t>
+  </si>
+  <si>
+    <t>2002 0532</t>
+  </si>
+  <si>
+    <t>46358</t>
+  </si>
+  <si>
+    <t>30, 35, 43</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>LIDO</t>
+  </si>
+  <si>
+    <t>2002 0533</t>
+  </si>
+  <si>
+    <t>46359</t>
+  </si>
+  <si>
     <t>GERDA</t>
   </si>
   <si>
     <t>2002 0347</t>
   </si>
   <si>
     <t>46114</t>
   </si>
   <si>
     <t>6, 9, 19</t>
   </si>
   <si>
-    <t>Panaikinta registracija</t>
-[...22 lines deleted...]
-  <si>
     <t>VITA REFORM</t>
   </si>
   <si>
     <t>ZP 8687</t>
   </si>
   <si>
     <t>22427</t>
   </si>
   <si>
     <t>AKTIV-PUDER</t>
   </si>
   <si>
     <t>ZP 8689</t>
   </si>
   <si>
     <t>23226</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>KABIKINASE</t>
   </si>
   <si>
     <t>RL 8694</t>
@@ -517,111 +517,102 @@
   <si>
     <t>ZP 8748</t>
   </si>
   <si>
     <t>22533</t>
   </si>
   <si>
     <t>SCHERING</t>
   </si>
   <si>
     <t>RL 8737</t>
   </si>
   <si>
     <t>11672</t>
   </si>
   <si>
     <t>LADI</t>
   </si>
   <si>
     <t>RL 8702</t>
   </si>
   <si>
     <t>11667</t>
   </si>
   <si>
-    <t>ZP 8788</t>
-[...40 lines deleted...]
-  <si>
     <t>RL 8759</t>
   </si>
   <si>
     <t>10408</t>
   </si>
   <si>
     <t>Pinovia</t>
   </si>
   <si>
     <t>RL 8764</t>
   </si>
   <si>
     <t>10409</t>
   </si>
   <si>
     <t>RL 8765</t>
   </si>
   <si>
     <t>10410</t>
+  </si>
+  <si>
+    <t>HEI</t>
+  </si>
+  <si>
+    <t>RL 8766</t>
+  </si>
+  <si>
+    <t>10411</t>
+  </si>
+  <si>
+    <t>Excelaser</t>
+  </si>
+  <si>
+    <t>RL 8768</t>
+  </si>
+  <si>
+    <t>10413</t>
+  </si>
+  <si>
+    <t>RL 8769</t>
+  </si>
+  <si>
+    <t>10414</t>
+  </si>
+  <si>
+    <t>LODERIX</t>
+  </si>
+  <si>
+    <t>RL 8778</t>
+  </si>
+  <si>
+    <t>11626</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -677,145 +668,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>216000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>540000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="540000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>540000</xdr:rowOff>
+      <xdr:rowOff>216000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="540000"/>
+          <a:ext cx="1080000" cy="216000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1449,77 +1440,77 @@
       </c>
       <c r="H24" t="n">
         <v>37783.0</v>
       </c>
       <c r="I24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>3424.0</v>
       </c>
       <c r="B25" t="s">
         <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>104</v>
       </c>
       <c r="E25" t="s">
         <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="H25" t="n">
         <v>37783.0</v>
       </c>
       <c r="I25" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="26" ht="75.0" customHeight="true">
       <c r="A26" t="n">
         <v>3425.0</v>
       </c>
       <c r="B26" t="s">
+        <v>106</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>107</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>108</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H26" t="n">
         <v>37783.0</v>
       </c>
       <c r="I26" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3426.0</v>
       </c>
       <c r="B27" t="s">
         <v>110</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>111</v>
       </c>
       <c r="E27" t="s">
         <v>112</v>
       </c>
       <c r="G27" t="s">
@@ -1961,201 +1952,203 @@
       <c r="G44" t="s">
         <v>93</v>
       </c>
       <c r="H44" t="n">
         <v>37787.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3444.0</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>131</v>
       </c>
       <c r="D45" t="s">
         <v>169</v>
       </c>
       <c r="E45" t="s">
         <v>170</v>
       </c>
       <c r="G45" t="s">
-        <v>171</v>
+        <v>123</v>
       </c>
       <c r="H45" t="n">
         <v>37788.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3445.0</v>
       </c>
       <c r="B46" t="s">
+        <v>171</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>172</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>173</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>175</v>
+        <v>137</v>
       </c>
       <c r="H46" t="n">
         <v>37788.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3446.0</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="E47" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="G47" t="s">
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="H47" t="n">
         <v>37788.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3447.0</v>
       </c>
       <c r="B48" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D48" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="E48" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="G48" t="s">
-        <v>182</v>
+        <v>137</v>
       </c>
       <c r="H48" t="n">
         <v>37788.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>3448.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>179</v>
+      </c>
       <c r="C49" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="D49" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E49" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="G49" t="s">
-        <v>123</v>
+        <v>137</v>
       </c>
       <c r="H49" t="n">
         <v>37788.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3449.0</v>
       </c>
-      <c r="B50" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B50"/>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>131</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E50" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="G50" t="s">
         <v>137</v>
       </c>
       <c r="H50" t="n">
         <v>37788.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>3450.0</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>184</v>
+      </c>
       <c r="C51" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="G51" t="s">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c r="H51" t="n">
         <v>37788.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>