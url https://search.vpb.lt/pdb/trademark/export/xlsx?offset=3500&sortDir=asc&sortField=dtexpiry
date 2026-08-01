--- v0 (2026-04-01)
+++ v1 (2026-08-01)
@@ -294,50 +294,92 @@
   <si>
     <t>UKMERGĖS AVALYNĖ</t>
   </si>
   <si>
     <t>ZP 8872</t>
   </si>
   <si>
     <t>23425</t>
   </si>
   <si>
     <t>25, 35</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 8936</t>
   </si>
   <si>
     <t>23666</t>
   </si>
   <si>
     <t>29, 30, 32</t>
   </si>
   <si>
+    <t>nanso</t>
+  </si>
+  <si>
+    <t>ZP 9034</t>
+  </si>
+  <si>
+    <t>22403</t>
+  </si>
+  <si>
+    <t>DIPROSPAN</t>
+  </si>
+  <si>
+    <t>ZP 9043</t>
+  </si>
+  <si>
+    <t>22902</t>
+  </si>
+  <si>
+    <t>ZP 9044</t>
+  </si>
+  <si>
+    <t>22903</t>
+  </si>
+  <si>
+    <t>ROUND THE CLOCK</t>
+  </si>
+  <si>
+    <t>ZP 9045</t>
+  </si>
+  <si>
+    <t>22904</t>
+  </si>
+  <si>
+    <t>ZP 9047</t>
+  </si>
+  <si>
+    <t>23000</t>
+  </si>
+  <si>
+    <t>9, 16</t>
+  </si>
+  <si>
     <t>TEKNESIS</t>
   </si>
   <si>
     <t>RL 8937</t>
   </si>
   <si>
     <t>10561</t>
   </si>
   <si>
     <t>1, 5, 6, 7, 9, 10, 11, 12, 16, 19, 20, 25, 35, 37, 41, 42</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>RL 8938</t>
   </si>
   <si>
     <t>10562</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>NASH</t>
@@ -450,141 +492,99 @@
   <si>
     <t>BAYO-N-OX</t>
   </si>
   <si>
     <t>RL 9022</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>RL 9023</t>
   </si>
   <si>
     <t>10637</t>
   </si>
   <si>
     <t>SMITH CORONA</t>
   </si>
   <si>
     <t>RL 9055</t>
   </si>
   <si>
     <t>10803</t>
   </si>
   <si>
-    <t>9, 16</t>
-[...1 lines deleted...]
-  <si>
     <t>ZP 8942</t>
   </si>
   <si>
     <t>23565</t>
   </si>
   <si>
     <t>16, 20, 21, 28</t>
   </si>
   <si>
     <t>Florina</t>
   </si>
   <si>
     <t>ZP 8944</t>
   </si>
   <si>
     <t>22716</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>K C</t>
   </si>
   <si>
     <t>ZP 8948</t>
   </si>
   <si>
     <t>22800</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Kauno diena</t>
   </si>
   <si>
     <t>ZP 8950</t>
   </si>
   <si>
     <t>22900</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>ZP 8951</t>
   </si>
   <si>
     <t>22901</t>
-  </si>
-[...37 lines deleted...]
-    <t>23000</t>
   </si>
   <si>
     <t>SANFOR</t>
   </si>
   <si>
     <t>RL 9060</t>
   </si>
   <si>
     <t>10807</t>
   </si>
   <si>
     <t>24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1257,708 +1257,708 @@
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
       <c r="G24" t="s">
         <v>94</v>
       </c>
       <c r="H24" t="n">
         <v>37794.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>3524.0</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>96</v>
       </c>
       <c r="E25" t="s">
         <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>98</v>
+        <v>33</v>
       </c>
       <c r="H25" t="n">
         <v>37795.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>3525.0</v>
       </c>
       <c r="B26" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>99</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>100</v>
       </c>
-      <c r="E26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="H26" t="n">
         <v>37795.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3526.0</v>
       </c>
       <c r="B27" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>23</v>
       </c>
       <c r="D27" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="G27" t="s">
-        <v>106</v>
+        <v>14</v>
       </c>
       <c r="H27" t="n">
         <v>37795.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>3527.0</v>
       </c>
       <c r="B28" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="G28" t="s">
-        <v>110</v>
+        <v>33</v>
       </c>
       <c r="H28" t="n">
         <v>37795.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>3528.0</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29"/>
       <c r="C29" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="G29" t="s">
-        <v>64</v>
+        <v>108</v>
       </c>
       <c r="H29" t="n">
         <v>37795.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>3529.0</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>23</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="G30" t="s">
-        <v>75</v>
+        <v>112</v>
       </c>
       <c r="H30" t="n">
         <v>37795.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>3530.0</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="G31" t="s">
-        <v>51</v>
+        <v>116</v>
       </c>
       <c r="H31" t="n">
         <v>37795.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>3531.0</v>
       </c>
       <c r="B32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" t="s">
+        <v>119</v>
+      </c>
+      <c r="G32" t="s">
         <v>120</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H32" t="n">
         <v>37795.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>3532.0</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>122</v>
+      </c>
+      <c r="E33" t="s">
         <v>123</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="G33" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="H33" t="n">
         <v>37795.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>3533.0</v>
       </c>
       <c r="B34" t="s">
+        <v>125</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34" t="s">
         <v>127</v>
       </c>
-      <c r="C34" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H34" t="n">
         <v>37795.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3534.0</v>
       </c>
       <c r="B35" t="s">
+        <v>128</v>
+      </c>
+      <c r="C35" t="s">
+        <v>23</v>
+      </c>
+      <c r="D35" t="s">
+        <v>129</v>
+      </c>
+      <c r="E35" t="s">
         <v>130</v>
       </c>
-      <c r="C35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="H35" t="n">
         <v>37795.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3535.0</v>
       </c>
       <c r="B36" t="s">
+        <v>131</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>132</v>
+      </c>
+      <c r="E36" t="s">
         <v>133</v>
       </c>
-      <c r="C36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="H36" t="n">
         <v>37795.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3536.0</v>
       </c>
       <c r="B37" t="s">
+        <v>134</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
+        <v>135</v>
+      </c>
+      <c r="E37" t="s">
         <v>136</v>
       </c>
-      <c r="C37" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="H37" t="n">
         <v>37795.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3537.0</v>
       </c>
       <c r="B38" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
+        <v>138</v>
+      </c>
+      <c r="E38" t="s">
         <v>139</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="G38" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H38" t="n">
         <v>37795.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>3538.0</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>143</v>
       </c>
       <c r="G39" t="s">
         <v>14</v>
       </c>
       <c r="H39" t="n">
         <v>37795.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>3539.0</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>145</v>
       </c>
       <c r="E40" t="s">
         <v>146</v>
       </c>
       <c r="G40" t="s">
-        <v>147</v>
+        <v>14</v>
       </c>
       <c r="H40" t="n">
         <v>37795.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>3540.0</v>
       </c>
       <c r="B41" t="s">
-        <v>2</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>91</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>149</v>
       </c>
       <c r="G41" t="s">
-        <v>150</v>
+        <v>14</v>
       </c>
       <c r="H41" t="n">
         <v>37795.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3541.0</v>
       </c>
       <c r="B42" t="s">
+        <v>150</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>151</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>152</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>154</v>
+        <v>14</v>
       </c>
       <c r="H42" t="n">
         <v>37795.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3542.0</v>
       </c>
       <c r="B43" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>154</v>
+      </c>
+      <c r="E43" t="s">
         <v>155</v>
       </c>
-      <c r="C43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G43" t="s">
-        <v>158</v>
+        <v>14</v>
       </c>
       <c r="H43" t="n">
         <v>37795.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3543.0</v>
       </c>
       <c r="B44" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>23</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="G44" t="s">
-        <v>162</v>
+        <v>14</v>
       </c>
       <c r="H44" t="n">
         <v>37795.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3544.0</v>
       </c>
       <c r="B45" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C45" t="s">
         <v>23</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="G45" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="H45" t="n">
         <v>37795.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3545.0</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>2</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>91</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="E46" t="s">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="G46" t="s">
-        <v>33</v>
+        <v>163</v>
       </c>
       <c r="H46" t="n">
         <v>37795.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3546.0</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>167</v>
       </c>
       <c r="H47" t="n">
         <v>37795.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3547.0</v>
       </c>
       <c r="B48" t="s">
         <v>168</v>
       </c>
       <c r="C48" t="s">
         <v>23</v>
       </c>
       <c r="D48" t="s">
+        <v>169</v>
+      </c>
+      <c r="E48" t="s">
+        <v>170</v>
+      </c>
+      <c r="G48" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H48" t="n">
         <v>37795.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>3548.0</v>
       </c>
       <c r="B49" t="s">
+        <v>172</v>
+      </c>
+      <c r="C49" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" t="s">
         <v>173</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>174</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H49" t="n">
         <v>37795.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3549.0</v>
       </c>
-      <c r="B50"/>
+      <c r="B50" t="s">
+        <v>172</v>
+      </c>
       <c r="C50" t="s">
-        <v>91</v>
+        <v>23</v>
       </c>
       <c r="D50" t="s">
         <v>176</v>
       </c>
       <c r="E50" t="s">
         <v>177</v>
       </c>
       <c r="G50" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
       <c r="H50" t="n">
         <v>37795.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>3550.0</v>
       </c>
       <c r="B51" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s">
         <v>23</v>
       </c>
       <c r="D51" t="s">
         <v>179</v>
       </c>
       <c r="E51" t="s">
         <v>180</v>
       </c>
       <c r="G51" t="s">