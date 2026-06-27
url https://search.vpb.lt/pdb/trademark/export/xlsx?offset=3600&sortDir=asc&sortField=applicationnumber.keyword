--- v1 (2026-03-30)
+++ v2 (2026-06-27)
@@ -481,51 +481,51 @@
   <si>
     <t>RL 3929</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>EUROVISA</t>
   </si>
   <si>
     <t>RL 3930</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
     <t>CLASSIC</t>
   </si>
   <si>
     <t>RL 3931</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
-    <t>GUESS ?</t>
+    <t>GUESS</t>
   </si>
   <si>
     <t>RL 3932</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>TAC</t>
   </si>
   <si>
     <t>RL 3934</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
     <t>2, 12, 37</t>
   </si>
   <si>
     <t>tac</t>
   </si>
   <si>
     <t>RL 3935</t>
   </si>