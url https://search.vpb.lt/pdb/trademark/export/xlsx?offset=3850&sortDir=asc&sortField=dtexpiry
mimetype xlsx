--- v0 (2025-11-13)
+++ v1 (2026-04-04)
@@ -10,78 +10,78 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="186">
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>Trade mark</t>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Trademark type</t>
-[...17 lines deleted...]
-    <t>Legal status</t>
+    <t>Ženklo tipas</t>
+  </si>
+  <si>
+    <t>Paraiškos Nr</t>
+  </si>
+  <si>
+    <t>Registracijos Nr</t>
+  </si>
+  <si>
+    <t>Ženklo vaizdas</t>
+  </si>
+  <si>
+    <t>Nicos klasės Nr</t>
+  </si>
+  <si>
+    <t>Galioja iki</t>
+  </si>
+  <si>
+    <t>Statusas</t>
   </si>
   <si>
     <t>WORLDSOURCE</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 9959</t>
   </si>
   <si>
     <t>23800</t>
   </si>
   <si>
     <t>35, 37, 38, 42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>RIEDUVA</t>
   </si>
   <si>
     <t>ZP 9941</t>
   </si>
@@ -307,81 +307,81 @@
   <si>
     <t>SHAQ</t>
   </si>
   <si>
     <t>ZP 10040</t>
   </si>
   <si>
     <t>23312</t>
   </si>
   <si>
     <t>9, 16, 18, 25, 28</t>
   </si>
   <si>
     <t>G GARDENIJA</t>
   </si>
   <si>
     <t>ZP 10041</t>
   </si>
   <si>
     <t>23732</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
+    <t>CamoCare</t>
+  </si>
+  <si>
+    <t>RL 10009</t>
+  </si>
+  <si>
+    <t>12136</t>
+  </si>
+  <si>
+    <t>BABOLAT VS</t>
+  </si>
+  <si>
+    <t>RL 9994</t>
+  </si>
+  <si>
+    <t>12244</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
     <t>ASTA</t>
   </si>
   <si>
     <t>RL 10005</t>
   </si>
   <si>
     <t>12132</t>
   </si>
   <si>
     <t>1, 5</t>
-  </si>
-[...19 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>EXPRESS-MICRO</t>
   </si>
   <si>
     <t>RL 10047</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>REVELATION</t>
   </si>
   <si>
     <t>RL 10070</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>RL 10073</t>
   </si>
@@ -1338,103 +1338,103 @@
       </c>
       <c r="D25" t="s">
         <v>96</v>
       </c>
       <c r="E25" t="s">
         <v>97</v>
       </c>
       <c r="G25" t="s">
         <v>98</v>
       </c>
       <c r="H25" t="n">
         <v>37831.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>3875.0</v>
       </c>
       <c r="B26" t="s">
         <v>99</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>100</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="G26" t="s">
-        <v>102</v>
+        <v>62</v>
       </c>
       <c r="H26" t="n">
         <v>37831.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3876.0</v>
       </c>
       <c r="B27" t="s">
+        <v>102</v>
+      </c>
+      <c r="C27" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" t="s">
         <v>103</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>104</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H27" t="n">
         <v>37831.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>3877.0</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28" t="s">
         <v>108</v>
       </c>
       <c r="G28" t="s">
         <v>109</v>
       </c>
       <c r="H28" t="n">
         <v>37831.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>3878.0</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
@@ -1581,103 +1581,103 @@
       </c>
       <c r="H34" t="n">
         <v>37832.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3884.0</v>
       </c>
       <c r="B35" t="s">
         <v>130</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H35" t="n">
         <v>37832.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3885.0</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H36" t="n">
         <v>37832.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3886.0</v>
       </c>
       <c r="B37" t="s">
         <v>136</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="G37" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H37" t="n">
         <v>37832.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3887.0</v>
       </c>
       <c r="B38" t="s">
         <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>141</v>
       </c>
       <c r="G38" t="s">