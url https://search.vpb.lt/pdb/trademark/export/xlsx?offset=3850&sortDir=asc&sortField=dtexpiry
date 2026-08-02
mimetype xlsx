--- v1 (2026-04-04)
+++ v2 (2026-08-02)
@@ -316,72 +316,72 @@
   <si>
     <t>9, 16, 18, 25, 28</t>
   </si>
   <si>
     <t>G GARDENIJA</t>
   </si>
   <si>
     <t>ZP 10041</t>
   </si>
   <si>
     <t>23732</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>CamoCare</t>
   </si>
   <si>
     <t>RL 10009</t>
   </si>
   <si>
     <t>12136</t>
   </si>
   <si>
+    <t>ASTA</t>
+  </si>
+  <si>
+    <t>RL 10005</t>
+  </si>
+  <si>
+    <t>12132</t>
+  </si>
+  <si>
+    <t>1, 5</t>
+  </si>
+  <si>
     <t>BABOLAT VS</t>
   </si>
   <si>
     <t>RL 9994</t>
   </si>
   <si>
     <t>12244</t>
   </si>
   <si>
     <t>28</t>
-  </si>
-[...10 lines deleted...]
-    <t>1, 5</t>
   </si>
   <si>
     <t>EXPRESS-MICRO</t>
   </si>
   <si>
     <t>RL 10047</t>
   </si>
   <si>
     <t>12083</t>
   </si>
   <si>
     <t>REVELATION</t>
   </si>
   <si>
     <t>RL 10070</t>
   </si>
   <si>
     <t>11344</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>RL 10073</t>
   </si>
@@ -1364,77 +1364,77 @@
       </c>
       <c r="D26" t="s">
         <v>100</v>
       </c>
       <c r="E26" t="s">
         <v>101</v>
       </c>
       <c r="G26" t="s">
         <v>62</v>
       </c>
       <c r="H26" t="n">
         <v>37831.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3876.0</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>104</v>
       </c>
       <c r="G27" t="s">
         <v>105</v>
       </c>
       <c r="H27" t="n">
         <v>37831.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>3877.0</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28" t="s">
         <v>108</v>
       </c>
       <c r="G28" t="s">
         <v>109</v>
       </c>
       <c r="H28" t="n">
         <v>37831.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>3878.0</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
@@ -1581,103 +1581,103 @@
       </c>
       <c r="H34" t="n">
         <v>37832.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3884.0</v>
       </c>
       <c r="B35" t="s">
         <v>130</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H35" t="n">
         <v>37832.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3885.0</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H36" t="n">
         <v>37832.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3886.0</v>
       </c>
       <c r="B37" t="s">
         <v>136</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="G37" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="H37" t="n">
         <v>37832.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3887.0</v>
       </c>
       <c r="B38" t="s">
         <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>141</v>
       </c>
       <c r="G38" t="s">