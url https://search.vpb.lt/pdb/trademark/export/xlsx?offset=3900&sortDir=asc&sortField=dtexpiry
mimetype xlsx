--- v0 (2025-11-13)
+++ v1 (2026-04-04)
@@ -9,78 +9,78 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="192">
   <si>
-    <t>No</t>
-[...2 lines deleted...]
-    <t>Trade mark</t>
+    <t>Eilės Nr</t>
+  </si>
+  <si>
+    <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Trademark type</t>
-[...17 lines deleted...]
-    <t>Legal status</t>
+    <t>Ženklo tipas</t>
+  </si>
+  <si>
+    <t>Paraiškos Nr</t>
+  </si>
+  <si>
+    <t>Registracijos Nr</t>
+  </si>
+  <si>
+    <t>Ženklo vaizdas</t>
+  </si>
+  <si>
+    <t>Nicos klasės Nr</t>
+  </si>
+  <si>
+    <t>Galioja iki</t>
+  </si>
+  <si>
+    <t>Statusas</t>
   </si>
   <si>
     <t>TOOLO</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 10106</t>
   </si>
   <si>
     <t>20436</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>Multilife contrast</t>
   </si>
   <si>
     <t>Word</t>
   </si>
@@ -147,194 +147,194 @@
   <si>
     <t>24194</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LapTalk</t>
   </si>
   <si>
     <t>ZP 10123</t>
   </si>
   <si>
     <t>24195</t>
   </si>
   <si>
     <t>VideoPro</t>
   </si>
   <si>
     <t>ZP 10124</t>
   </si>
   <si>
     <t>24196</t>
   </si>
   <si>
+    <t>Li-la-laune-Baer</t>
+  </si>
+  <si>
+    <t>RL 10080</t>
+  </si>
+  <si>
+    <t>12698</t>
+  </si>
+  <si>
+    <t>3, 9, 12, 14, 16, 18, 21, 22, 24, 25, 26, 28, 30, 34</t>
+  </si>
+  <si>
     <t>RTLPLUS</t>
   </si>
   <si>
     <t>RL 10079</t>
   </si>
   <si>
     <t>12152</t>
   </si>
   <si>
     <t>35, 38, 41, 42</t>
   </si>
   <si>
-    <t>Li-la-laune-Baer</t>
-[...10 lines deleted...]
-  <si>
     <t>INKOM BANK</t>
   </si>
   <si>
     <t>RL 10127</t>
   </si>
   <si>
     <t>11421</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>RL 10128</t>
   </si>
   <si>
     <t>11345</t>
   </si>
   <si>
     <t>Hansa</t>
   </si>
   <si>
     <t>RL 10125</t>
   </si>
   <si>
     <t>12245</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>JOKER</t>
+  </si>
+  <si>
+    <t>ZP 10130</t>
+  </si>
+  <si>
+    <t>23337</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>NIOS</t>
+  </si>
+  <si>
+    <t>ZP 10161</t>
+  </si>
+  <si>
+    <t>24098</t>
+  </si>
+  <si>
+    <t>A Š</t>
+  </si>
+  <si>
+    <t>ZP 10163</t>
+  </si>
+  <si>
+    <t>23733</t>
+  </si>
+  <si>
+    <t>20, 37, 42</t>
+  </si>
+  <si>
+    <t>ZINACEF</t>
+  </si>
+  <si>
+    <t>RL 10137</t>
+  </si>
+  <si>
+    <t>11352</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>GARVOX</t>
+  </si>
+  <si>
+    <t>RL 10142</t>
+  </si>
+  <si>
+    <t>11357</t>
+  </si>
+  <si>
     <t>MITAC</t>
   </si>
   <si>
     <t>RL 10143</t>
   </si>
   <si>
     <t>11358</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>PRELUDE</t>
   </si>
   <si>
     <t>RL 10145</t>
   </si>
   <si>
     <t>11360</t>
   </si>
   <si>
     <t>SPORGON</t>
   </si>
   <si>
     <t>RL 10146</t>
   </si>
   <si>
     <t>11361</t>
   </si>
   <si>
     <t>ZIPAK</t>
   </si>
   <si>
     <t>RL 10149</t>
   </si>
   <si>
     <t>11364</t>
   </si>
   <si>
-    <t>JOKER</t>
-[...49 lines deleted...]
-  <si>
     <t>Europcar</t>
   </si>
   <si>
     <t>RL 10158</t>
   </si>
   <si>
     <t>12248</t>
   </si>
   <si>
     <t>12, 39</t>
   </si>
   <si>
     <t>LP</t>
   </si>
   <si>
     <t>RL 10167</t>
   </si>
   <si>
     <t>11537</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>ESPERO</t>
@@ -390,50 +390,59 @@
   <si>
     <t>29, 30, 31</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>RL 10194</t>
   </si>
   <si>
     <t>11448</t>
   </si>
   <si>
     <t>18, 25</t>
   </si>
   <si>
     <t>Meister Braeu</t>
   </si>
   <si>
     <t>RL 10208</t>
   </si>
   <si>
     <t>11460</t>
   </si>
   <si>
+    <t>RL 10250</t>
+  </si>
+  <si>
+    <t>11423</t>
+  </si>
+  <si>
+    <t>9, 16, 25, 28, 41</t>
+  </si>
+  <si>
     <t>BT</t>
   </si>
   <si>
     <t>RL 10255</t>
   </si>
   <si>
     <t>12352</t>
   </si>
   <si>
     <t>9, 16, 35, 36, 37, 38, 39, 41, 42</t>
   </si>
   <si>
     <t>FORTEFLEX</t>
   </si>
   <si>
     <t>ZP 10213</t>
   </si>
   <si>
     <t>25141</t>
   </si>
   <si>
     <t>1, 17</t>
   </si>
   <si>
     <t>SPERRY</t>
@@ -462,126 +471,117 @@
   <si>
     <t>UNIVAC</t>
   </si>
   <si>
     <t>ZP 10217</t>
   </si>
   <si>
     <t>24765</t>
   </si>
   <si>
     <t>7, 9, 42</t>
   </si>
   <si>
     <t>ROSY, PARIS</t>
   </si>
   <si>
     <t>ZP 10219</t>
   </si>
   <si>
     <t>24062</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>BICO</t>
+  </si>
+  <si>
+    <t>ZP 10261</t>
+  </si>
+  <si>
+    <t>23956</t>
+  </si>
+  <si>
     <t>LACTELLA</t>
   </si>
   <si>
     <t>ZP 10229</t>
   </si>
   <si>
     <t>24618</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
+    <t>d &amp; p Italia</t>
+  </si>
+  <si>
+    <t>ZP 10258</t>
+  </si>
+  <si>
+    <t>24064</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
     <t>Happy STEP</t>
   </si>
   <si>
     <t>ZP 10238</t>
   </si>
   <si>
     <t>23801</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>d &amp; p Italia</t>
-[...10 lines deleted...]
-  <si>
     <t>MBR</t>
   </si>
   <si>
     <t>ZP 10260</t>
   </si>
   <si>
     <t>24008</t>
   </si>
   <si>
     <t>30, 35, 42</t>
   </si>
   <si>
-    <t>BICO</t>
-[...7 lines deleted...]
-  <si>
     <t>FANTAZIJA</t>
   </si>
   <si>
     <t>ZP 10271</t>
   </si>
   <si>
     <t>26320</t>
   </si>
   <si>
     <t>30</t>
-  </si>
-[...7 lines deleted...]
-    <t>9, 16, 25, 28, 41</t>
   </si>
   <si>
     <t>LC LABORATORIOS CUSI SA</t>
   </si>
   <si>
     <t>RL 10220</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>3, 5, 10</t>
   </si>
   <si>
     <t>CUSI INTERNATIONAL</t>
   </si>
   <si>
     <t>RL 10223</t>
   </si>
   <si>
     <t>12297</t>
   </si>
   <si>
     <t>5, 9</t>
   </si>
@@ -1081,268 +1081,268 @@
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="G16" t="s">
         <v>63</v>
       </c>
       <c r="H16" t="n">
         <v>37835.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>3916.0</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>66</v>
       </c>
       <c r="G17" t="s">
         <v>67</v>
       </c>
       <c r="H17" t="n">
         <v>37836.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3917.0</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>70</v>
       </c>
       <c r="G18" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="H18" t="n">
         <v>37836.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>3918.0</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>73</v>
       </c>
       <c r="G19" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="H19" t="n">
         <v>37836.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>3919.0</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G20" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="H20" t="n">
         <v>37836.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>3920.0</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H21" t="n">
         <v>37836.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>3921.0</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
         <v>17</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="G22" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="H22" t="n">
         <v>37836.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>3922.0</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G23" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="H23" t="n">
         <v>37836.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>3923.0</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
         <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>90</v>
       </c>
       <c r="G24" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="H24" t="n">
         <v>37836.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>3924.0</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>17</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>93</v>
       </c>
       <c r="G25" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="H25" t="n">
         <v>37836.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>3925.0</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>17</v>
       </c>
       <c r="D26" t="s">
         <v>95</v>
       </c>
       <c r="E26" t="s">
         <v>96</v>
       </c>
       <c r="G26" t="s">
@@ -1530,378 +1530,378 @@
       </c>
       <c r="H33" t="n">
         <v>37845.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>3933.0</v>
       </c>
       <c r="B34" t="s">
         <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>126</v>
       </c>
       <c r="G34" t="s">
-        <v>80</v>
+        <v>67</v>
       </c>
       <c r="H34" t="n">
         <v>37845.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3934.0</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35"/>
+      <c r="C35" t="s">
+        <v>120</v>
+      </c>
+      <c r="D35" t="s">
         <v>127</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>128</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H35" t="n">
         <v>37846.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3935.0</v>
       </c>
       <c r="B36" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>131</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>132</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H36" t="n">
         <v>37846.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3936.0</v>
       </c>
       <c r="B37" t="s">
+        <v>134</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
         <v>135</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>136</v>
       </c>
-      <c r="E37" t="s">
+      <c r="G37" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H37" t="n">
         <v>37846.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3937.0</v>
       </c>
       <c r="B38" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
         <v>139</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>140</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="H38" t="n">
         <v>37846.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>3938.0</v>
       </c>
       <c r="B39" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
         <v>143</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>144</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="H39" t="n">
         <v>37846.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>3939.0</v>
       </c>
       <c r="B40" t="s">
+        <v>146</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
         <v>147</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>148</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="H40" t="n">
         <v>37846.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>3940.0</v>
       </c>
       <c r="B41" t="s">
+        <v>150</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>151</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>152</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="H41" t="n">
         <v>37846.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3941.0</v>
       </c>
       <c r="B42" t="s">
+        <v>154</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>155</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>156</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>158</v>
+        <v>57</v>
       </c>
       <c r="H42" t="n">
         <v>37846.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3942.0</v>
       </c>
       <c r="B43" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" t="s">
+        <v>158</v>
+      </c>
+      <c r="E43" t="s">
         <v>159</v>
       </c>
-      <c r="C43" t="s">
-[...2 lines deleted...]
-      <c r="D43" t="s">
+      <c r="G43" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="H43" t="n">
         <v>37846.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3943.0</v>
       </c>
       <c r="B44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
         <v>163</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="G44" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="H44" t="n">
         <v>37846.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3944.0</v>
       </c>
       <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" t="s">
         <v>167</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="G45" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H45" t="n">
         <v>37846.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3945.0</v>
       </c>
       <c r="B46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>170</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>171</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="H46" t="n">
         <v>37846.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3946.0</v>
       </c>
-      <c r="B47"/>
+      <c r="B47" t="s">
+        <v>173</v>
+      </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>174</v>
       </c>
       <c r="E47" t="s">
         <v>175</v>
       </c>
       <c r="G47" t="s">
         <v>176</v>
       </c>
       <c r="H47" t="n">
         <v>37846.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3947.0</v>
       </c>
       <c r="B48" t="s">
         <v>177</v>
       </c>
       <c r="C48" t="s">
@@ -1944,51 +1944,51 @@
       </c>
       <c r="H49" t="n">
         <v>37846.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3949.0</v>
       </c>
       <c r="B50" t="s">
         <v>185</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>186</v>
       </c>
       <c r="E50" t="s">
         <v>187</v>
       </c>
       <c r="G50" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H50" t="n">
         <v>37846.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>3950.0</v>
       </c>
       <c r="B51" t="s">
         <v>188</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>189</v>
       </c>
       <c r="E51" t="s">
         <v>190</v>
       </c>
       <c r="G51" t="s">