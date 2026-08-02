--- v1 (2026-04-04)
+++ v2 (2026-08-02)
@@ -471,105 +471,105 @@
   <si>
     <t>UNIVAC</t>
   </si>
   <si>
     <t>ZP 10217</t>
   </si>
   <si>
     <t>24765</t>
   </si>
   <si>
     <t>7, 9, 42</t>
   </si>
   <si>
     <t>ROSY, PARIS</t>
   </si>
   <si>
     <t>ZP 10219</t>
   </si>
   <si>
     <t>24062</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>LACTELLA</t>
+  </si>
+  <si>
+    <t>ZP 10229</t>
+  </si>
+  <si>
+    <t>24618</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
+    <t>Happy STEP</t>
+  </si>
+  <si>
+    <t>ZP 10238</t>
+  </si>
+  <si>
+    <t>23801</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>d &amp; p Italia</t>
+  </si>
+  <si>
+    <t>ZP 10258</t>
+  </si>
+  <si>
+    <t>24064</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>MBR</t>
+  </si>
+  <si>
+    <t>ZP 10260</t>
+  </si>
+  <si>
+    <t>24008</t>
+  </si>
+  <si>
+    <t>30, 35, 42</t>
+  </si>
+  <si>
     <t>BICO</t>
   </si>
   <si>
     <t>ZP 10261</t>
   </si>
   <si>
     <t>23956</t>
-  </si>
-[...46 lines deleted...]
-    <t>30, 35, 42</t>
   </si>
   <si>
     <t>FANTAZIJA</t>
   </si>
   <si>
     <t>ZP 10271</t>
   </si>
   <si>
     <t>26320</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>LC LABORATORIOS CUSI SA</t>
   </si>
   <si>
     <t>RL 10220</t>
   </si>
   <si>
     <t>12294</t>
   </si>
   <si>
     <t>3, 5, 10</t>
   </si>
@@ -1727,164 +1727,164 @@
       </c>
       <c r="D41" t="s">
         <v>151</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="G41" t="s">
         <v>153</v>
       </c>
       <c r="H41" t="n">
         <v>37846.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3941.0</v>
       </c>
       <c r="B42" t="s">
         <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="G42" t="s">
-        <v>57</v>
+        <v>157</v>
       </c>
       <c r="H42" t="n">
         <v>37846.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3942.0</v>
       </c>
       <c r="B43" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C43" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E43" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G43" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H43" t="n">
         <v>37846.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3943.0</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H44" t="n">
         <v>37846.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3944.0</v>
       </c>
       <c r="B45" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H45" t="n">
         <v>37846.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3945.0</v>
       </c>
       <c r="B46" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E46" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>172</v>
+        <v>57</v>
       </c>
       <c r="H46" t="n">
         <v>37846.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3946.0</v>
       </c>
       <c r="B47" t="s">
         <v>173</v>
       </c>
       <c r="C47" t="s">
         <v>17</v>
       </c>
       <c r="D47" t="s">
         <v>174</v>
       </c>
       <c r="E47" t="s">
         <v>175</v>
       </c>
       <c r="G47" t="s">