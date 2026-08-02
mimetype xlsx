--- v0 (2026-04-04)
+++ v1 (2026-08-02)
@@ -8,136 +8,136 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="185">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
     <t>SPLASH</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>RL 10240</t>
   </si>
   <si>
     <t>12302</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
+    <t>MONTCLAIR</t>
+  </si>
+  <si>
+    <t>RL 10334</t>
+  </si>
+  <si>
+    <t>11435</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>TINDURIN</t>
+  </si>
+  <si>
+    <t>ZP 10299</t>
+  </si>
+  <si>
+    <t>23159</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>RL 10294</t>
   </si>
   <si>
     <t>11427</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>MONTCLAIR</t>
-[...22 lines deleted...]
-  <si>
     <t>aranyfacan Goudfazant Taisan dore Goldfasan</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 10302</t>
   </si>
   <si>
     <t>24132</t>
   </si>
   <si>
     <t>29, 32</t>
   </si>
   <si>
     <t>Gibson</t>
   </si>
   <si>
     <t>ZP 10333</t>
   </si>
   <si>
     <t>23132</t>
   </si>
   <si>
     <t>PROXIMA</t>
@@ -280,50 +280,59 @@
   <si>
     <t>Fl</t>
   </si>
   <si>
     <t>ZP 10353</t>
   </si>
   <si>
     <t>22994</t>
   </si>
   <si>
     <t>31, 35, 39, 41, 42</t>
   </si>
   <si>
     <t>DECATHLON</t>
   </si>
   <si>
     <t>RL 10346</t>
   </si>
   <si>
     <t>13963</t>
   </si>
   <si>
     <t>12, 18, 25, 28</t>
   </si>
   <si>
+    <t>Levacryl</t>
+  </si>
+  <si>
+    <t>RL 10388</t>
+  </si>
+  <si>
+    <t>12334</t>
+  </si>
+  <si>
     <t>AKINETON</t>
   </si>
   <si>
     <t>RL 10427</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>1, 3, 5</t>
   </si>
   <si>
     <t>SAYELLE</t>
   </si>
   <si>
     <t>RL 10428</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>22, 23, 24, 25</t>
   </si>
   <si>
     <t>FAULTLESS</t>
@@ -343,267 +352,261 @@
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>MOTT'S</t>
   </si>
   <si>
     <t>ZP 10355</t>
   </si>
   <si>
     <t>23133</t>
   </si>
   <si>
     <t>SOFTEACH</t>
   </si>
   <si>
     <t>ZP 10408</t>
   </si>
   <si>
     <t>23359</t>
   </si>
   <si>
     <t>9, 41</t>
   </si>
   <si>
+    <t>QUINABIC</t>
+  </si>
+  <si>
+    <t>ZP 10411</t>
+  </si>
+  <si>
+    <t>23163</t>
+  </si>
+  <si>
     <t>V</t>
   </si>
   <si>
     <t>ZP 10417</t>
   </si>
   <si>
     <t>22940</t>
   </si>
   <si>
     <t>35, 39</t>
   </si>
   <si>
     <t>ZP 10418</t>
   </si>
   <si>
     <t>23382</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>DELAGIL</t>
   </si>
   <si>
     <t>ZP 10432</t>
   </si>
   <si>
     <t>23166</t>
   </si>
   <si>
     <t>VIREGYT</t>
   </si>
   <si>
     <t>ZP 10434</t>
   </si>
   <si>
     <t>23165</t>
   </si>
   <si>
     <t>MILDIBE</t>
   </si>
   <si>
     <t>ZP 10435</t>
   </si>
   <si>
     <t>23168</t>
   </si>
   <si>
+    <t>MILURIT</t>
+  </si>
+  <si>
+    <t>ZP 10436</t>
+  </si>
+  <si>
+    <t>23169</t>
+  </si>
+  <si>
+    <t>SCUTAMIL</t>
+  </si>
+  <si>
+    <t>ZP 10438</t>
+  </si>
+  <si>
+    <t>23171</t>
+  </si>
+  <si>
+    <t>NITROMINT</t>
+  </si>
+  <si>
+    <t>ZP 10439</t>
+  </si>
+  <si>
+    <t>23173</t>
+  </si>
+  <si>
     <t>ROBOLACT</t>
   </si>
   <si>
     <t>ZP 10441</t>
   </si>
   <si>
     <t>23174</t>
   </si>
   <si>
+    <t>TALEUM</t>
+  </si>
+  <si>
+    <t>ZP 10443</t>
+  </si>
+  <si>
+    <t>23176</t>
+  </si>
+  <si>
     <t>MILKY WAY PLAY BALL</t>
   </si>
   <si>
     <t>ZP 10444</t>
   </si>
   <si>
     <t>23602</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>Levacryl</t>
-[...50 lines deleted...]
-    <t>23176</t>
+    <t>THOMSON</t>
+  </si>
+  <si>
+    <t>RL 10422</t>
+  </si>
+  <si>
+    <t>12409</t>
+  </si>
+  <si>
+    <t>7, 11</t>
+  </si>
+  <si>
+    <t>CITOLOID</t>
+  </si>
+  <si>
+    <t>RL 10384</t>
+  </si>
+  <si>
+    <t>12265</t>
+  </si>
+  <si>
+    <t>5, 10</t>
+  </si>
+  <si>
+    <t>LEVOCROWN</t>
+  </si>
+  <si>
+    <t>RL 10390</t>
+  </si>
+  <si>
+    <t>12336</t>
+  </si>
+  <si>
+    <t>LEVOPIN</t>
+  </si>
+  <si>
+    <t>RL 10393</t>
+  </si>
+  <si>
+    <t>12339</t>
   </si>
   <si>
     <t>HYDROJEL</t>
   </si>
   <si>
     <t>RL 10387</t>
   </si>
   <si>
     <t>12333</t>
   </si>
   <si>
-    <t>5, 10</t>
-[...1 lines deleted...]
-  <si>
     <t>CARPULLOID</t>
   </si>
   <si>
     <t>RL 10382</t>
   </si>
   <si>
     <t>12263</t>
   </si>
   <si>
-    <t>CITOLOID</t>
-[...25 lines deleted...]
-  <si>
     <t>LEVASIL</t>
   </si>
   <si>
     <t>RL 10361</t>
   </si>
   <si>
     <t>12328</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>BAYDENT</t>
   </si>
   <si>
     <t>RL 10379</t>
   </si>
   <si>
     <t>12261</t>
   </si>
   <si>
     <t>BAYSILEX</t>
   </si>
   <si>
     <t>RL 10380</t>
   </si>
   <si>
     <t>12262</t>
   </si>
   <si>
     <t>CITOJEKT</t>
   </si>
   <si>
     <t>RL 10383</t>
   </si>
   <si>
     <t>12264</t>
-  </si>
-[...7 lines deleted...]
-    <t>12332</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -732,105 +735,105 @@
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="n">
         <v>37846.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>3952.0</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>37849.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3953.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="n">
         <v>37849.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>3954.0</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5"/>
+      <c r="C5" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="n">
         <v>37849.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3955.0</v>
       </c>
       <c r="B6" t="s">
         <v>28</v>
       </c>
       <c r="C6" t="s">
@@ -847,51 +850,51 @@
       </c>
       <c r="H6" t="n">
         <v>37849.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3956.0</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="H7" t="n">
         <v>37849.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>3957.0</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
@@ -1107,51 +1110,51 @@
       </c>
       <c r="H16" t="n">
         <v>37849.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>3966.0</v>
       </c>
       <c r="B17" t="s">
         <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>29</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H17" t="n">
         <v>37849.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>3967.0</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>29</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>72</v>
       </c>
       <c r="G18" t="s">
@@ -1254,112 +1257,112 @@
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="G22" t="s">
         <v>89</v>
       </c>
       <c r="H22" t="n">
         <v>37850.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>3972.0</v>
       </c>
       <c r="B23" t="s">
         <v>90</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>91</v>
       </c>
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="H23" t="n">
         <v>37851.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>3973.0</v>
       </c>
       <c r="B24" t="s">
+        <v>93</v>
+      </c>
+      <c r="C24" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" t="s">
         <v>94</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>95</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H24" t="n">
         <v>37851.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>3974.0</v>
       </c>
       <c r="B25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>98</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>99</v>
       </c>
-      <c r="E25" t="s">
+      <c r="G25" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="H25" t="n">
         <v>37851.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>3975.0</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s">
@@ -1367,673 +1370,673 @@
       </c>
       <c r="H26" t="n">
         <v>37851.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>3976.0</v>
       </c>
       <c r="B27" t="s">
         <v>104</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>105</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="H27" t="n">
         <v>37851.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>3977.0</v>
       </c>
       <c r="B28" t="s">
         <v>107</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>108</v>
       </c>
       <c r="E28" t="s">
         <v>109</v>
       </c>
       <c r="G28" t="s">
-        <v>110</v>
+        <v>14</v>
       </c>
       <c r="H28" t="n">
         <v>37851.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>3978.0</v>
       </c>
       <c r="B29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>111</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>112</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="H29" t="n">
         <v>37851.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>3979.0</v>
       </c>
-      <c r="B30"/>
+      <c r="B30" t="s">
+        <v>114</v>
+      </c>
       <c r="C30" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
         <v>116</v>
       </c>
       <c r="G30" t="s">
-        <v>117</v>
+        <v>23</v>
       </c>
       <c r="H30" t="n">
         <v>37851.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>3980.0</v>
       </c>
       <c r="B31" t="s">
+        <v>117</v>
+      </c>
+      <c r="C31" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" t="s">
         <v>118</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>119</v>
       </c>
-      <c r="E31" t="s">
+      <c r="G31" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H31" t="n">
         <v>37851.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>3981.0</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32"/>
+      <c r="C32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" t="s">
         <v>121</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>122</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H32" t="n">
         <v>37851.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>3982.0</v>
       </c>
       <c r="B33" t="s">
         <v>124</v>
       </c>
       <c r="C33" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>125</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="G33" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H33" t="n">
         <v>37851.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>3983.0</v>
       </c>
       <c r="B34" t="s">
         <v>127</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H34" t="n">
         <v>37851.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>3984.0</v>
       </c>
       <c r="B35" t="s">
         <v>130</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>133</v>
+        <v>23</v>
       </c>
       <c r="H35" t="n">
         <v>37851.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>3985.0</v>
       </c>
       <c r="B36" t="s">
+        <v>133</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>134</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>135</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H36" t="n">
         <v>37851.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>3986.0</v>
       </c>
       <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>137</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>138</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H37" t="n">
         <v>37851.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>3987.0</v>
       </c>
       <c r="B38" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>140</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>141</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H38" t="n">
         <v>37851.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>3988.0</v>
       </c>
       <c r="B39" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>143</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>144</v>
       </c>
-      <c r="E39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H39" t="n">
         <v>37851.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>3989.0</v>
       </c>
       <c r="B40" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>146</v>
       </c>
-      <c r="C40" t="s">
-[...2 lines deleted...]
-      <c r="D40" t="s">
+      <c r="E40" t="s">
         <v>147</v>
       </c>
-      <c r="E40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G40" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="H40" t="n">
         <v>37851.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>3990.0</v>
       </c>
       <c r="B41" t="s">
+        <v>148</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>149</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>150</v>
       </c>
-      <c r="E41" t="s">
+      <c r="G41" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H41" t="n">
         <v>37851.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>3991.0</v>
       </c>
       <c r="B42" t="s">
         <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="s">
         <v>155</v>
       </c>
       <c r="H42" t="n">
         <v>37851.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>3992.0</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>157</v>
       </c>
       <c r="E43" t="s">
         <v>158</v>
       </c>
       <c r="G43" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H43" t="n">
         <v>37851.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>3993.0</v>
       </c>
       <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="G44" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>155</v>
       </c>
       <c r="H44" t="n">
         <v>37851.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>3994.0</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E45" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G45" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H45" t="n">
         <v>37851.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>3995.0</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E46" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H46" t="n">
         <v>37851.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>3996.0</v>
       </c>
       <c r="B47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="H47" t="n">
         <v>37851.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>3997.0</v>
       </c>
       <c r="B48" t="s">
         <v>172</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>173</v>
       </c>
       <c r="E48" t="s">
         <v>174</v>
       </c>
       <c r="G48" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="H48" t="n">
         <v>37851.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>3998.0</v>
       </c>
       <c r="B49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E49" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G49" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H49" t="n">
         <v>37851.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>3999.0</v>
       </c>
       <c r="B50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E50" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G50" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H50" t="n">
         <v>37851.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>4000.0</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G51" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="H51" t="n">
         <v>37851.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>