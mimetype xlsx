--- v0 (2026-04-04)
+++ v1 (2026-08-02)
@@ -39,372 +39,372 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>AUROPAN</t>
+    <t>LEVAFLEX</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
-    <t>RL 10574</t>
-[...2 lines deleted...]
-    <t>12563</t>
+    <t>RL 10562</t>
+  </si>
+  <si>
+    <t>12553</t>
+  </si>
+  <si>
+    <t>1, 17</t>
+  </si>
+  <si>
+    <t>Išregistruotas</t>
+  </si>
+  <si>
+    <t>ENCIPON</t>
+  </si>
+  <si>
+    <t>RL 10569</t>
+  </si>
+  <si>
+    <t>12558</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Rolling Stone</t>
+  </si>
+  <si>
+    <t>Combined</t>
+  </si>
+  <si>
+    <t>RL 10583</t>
+  </si>
+  <si>
+    <t>11538</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>SIULADA</t>
+  </si>
+  <si>
+    <t>ZP 10517</t>
+  </si>
+  <si>
+    <t>23603</t>
+  </si>
+  <si>
+    <t>11, 20, 25, 26, 28, 36, 39</t>
+  </si>
+  <si>
+    <t>ANČIA</t>
+  </si>
+  <si>
+    <t>ZP 10520</t>
+  </si>
+  <si>
+    <t>23138</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>BIO-MIG</t>
+  </si>
+  <si>
+    <t>ZP 10521</t>
+  </si>
+  <si>
+    <t>23139</t>
+  </si>
+  <si>
+    <t>VITA</t>
+  </si>
+  <si>
+    <t>ZP 10522</t>
+  </si>
+  <si>
+    <t>23140</t>
+  </si>
+  <si>
+    <t>VILNIS</t>
+  </si>
+  <si>
+    <t>ZP 10523</t>
+  </si>
+  <si>
+    <t>23141</t>
+  </si>
+  <si>
+    <t>PAKALNUTĖ</t>
+  </si>
+  <si>
+    <t>ZP 10524</t>
+  </si>
+  <si>
+    <t>23142</t>
+  </si>
+  <si>
+    <t>MERISEL</t>
+  </si>
+  <si>
+    <t>ZP 10534</t>
+  </si>
+  <si>
+    <t>23362</t>
+  </si>
+  <si>
+    <t>9, 41</t>
+  </si>
+  <si>
+    <t>LO LIGHT</t>
+  </si>
+  <si>
+    <t>ZP 10541</t>
+  </si>
+  <si>
+    <t>23364</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>ALDIKIS</t>
+  </si>
+  <si>
+    <t>ZP 10582</t>
+  </si>
+  <si>
+    <t>23384</t>
+  </si>
+  <si>
+    <t>35, 36, 37</t>
+  </si>
+  <si>
+    <t>POLYSTAL</t>
+  </si>
+  <si>
+    <t>RL 10599</t>
+  </si>
+  <si>
+    <t>12583</t>
+  </si>
+  <si>
+    <t>MEMFIX</t>
+  </si>
+  <si>
+    <t>RL 10588</t>
+  </si>
+  <si>
+    <t>12572</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SUPRAPLANT</t>
+  </si>
+  <si>
+    <t>RL 10589</t>
+  </si>
+  <si>
+    <t>12573</t>
+  </si>
+  <si>
+    <t>INTERCLEAN</t>
+  </si>
+  <si>
+    <t>RL 10590</t>
+  </si>
+  <si>
+    <t>12574</t>
+  </si>
+  <si>
+    <t>7, 11, 12</t>
+  </si>
+  <si>
+    <t>EMT</t>
+  </si>
+  <si>
+    <t>RL 10591</t>
+  </si>
+  <si>
+    <t>12575</t>
+  </si>
+  <si>
+    <t>LEVBLEND</t>
+  </si>
+  <si>
+    <t>RL 10592</t>
+  </si>
+  <si>
+    <t>12576</t>
+  </si>
+  <si>
+    <t>PERIN</t>
+  </si>
+  <si>
+    <t>RL 10598</t>
+  </si>
+  <si>
+    <t>12582</t>
+  </si>
+  <si>
+    <t>SIMLON</t>
+  </si>
+  <si>
+    <t>RL 10600</t>
+  </si>
+  <si>
+    <t>12584</t>
+  </si>
+  <si>
+    <t>TARXIN</t>
+  </si>
+  <si>
+    <t>RL 10601</t>
+  </si>
+  <si>
+    <t>12585</t>
+  </si>
+  <si>
+    <t>TERRAFEN</t>
+  </si>
+  <si>
+    <t>RL 10609</t>
+  </si>
+  <si>
+    <t>12746</t>
+  </si>
+  <si>
+    <t>GONG</t>
+  </si>
+  <si>
+    <t>RL 10626</t>
+  </si>
+  <si>
+    <t>12739</t>
+  </si>
+  <si>
+    <t>ARMEDIC</t>
+  </si>
+  <si>
+    <t>RL 10636</t>
+  </si>
+  <si>
+    <t>12735</t>
+  </si>
+  <si>
+    <t>5, 35, 41</t>
+  </si>
+  <si>
+    <t>ALOPOL</t>
+  </si>
+  <si>
+    <t>RL 10661</t>
+  </si>
+  <si>
+    <t>12731</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>Išregistruotas</t>
-[...121 lines deleted...]
-  <si>
     <t>ASIVIR</t>
   </si>
   <si>
     <t>RL 10662</t>
   </si>
   <si>
     <t>12730</t>
   </si>
   <si>
+    <t>NIKA</t>
+  </si>
+  <si>
+    <t>RL 10663</t>
+  </si>
+  <si>
+    <t>12729</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
+    <t>ECOPACK</t>
+  </si>
+  <si>
+    <t>RL 10666</t>
+  </si>
+  <si>
+    <t>12726</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>DIPLOMAT</t>
   </si>
   <si>
     <t>RL 10625</t>
   </si>
   <si>
     <t>12531</t>
   </si>
   <si>
-    <t>POLYSTAL</t>
-[...88 lines deleted...]
-  <si>
     <t>TDImage</t>
   </si>
   <si>
     <t>RL 10669</t>
   </si>
   <si>
     <t>13093</t>
   </si>
   <si>
     <t>9, 35, 42</t>
-  </si>
-[...64 lines deleted...]
-    <t>9</t>
   </si>
   <si>
     <t>Philip Morris</t>
   </si>
   <si>
     <t>RL 10670</t>
   </si>
   <si>
     <t>11547</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>VIRDA</t>
   </si>
   <si>
     <t>ZP 10620</t>
   </si>
   <si>
     <t>23385</t>
   </si>
   <si>
     <t>31, 35, 36, 39, 40</t>
   </si>
@@ -711,614 +711,614 @@
       </c>
       <c r="H2" t="n">
         <v>37858.0</v>
       </c>
       <c r="I2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>4052.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>37858.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>4053.0</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="n">
         <v>37858.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4054.0</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>37858.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>4055.0</v>
       </c>
       <c r="B6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>37858.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4056.0</v>
       </c>
       <c r="B7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G7" t="s">
         <v>32</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H7" t="n">
         <v>37858.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>4057.0</v>
       </c>
       <c r="B8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H8" t="n">
         <v>37858.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>4058.0</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H9" t="n">
         <v>37858.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>4059.0</v>
       </c>
       <c r="B10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H10" t="n">
         <v>37858.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>4060.0</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H11" t="n">
         <v>37858.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>4061.0</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H12" t="n">
         <v>37858.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>4062.0</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H13" t="n">
         <v>37858.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>4063.0</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G14" t="s">
         <v>14</v>
       </c>
       <c r="H14" t="n">
         <v>37859.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>4064.0</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>63</v>
       </c>
       <c r="H15" t="n">
         <v>37859.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4065.0</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" t="s">
+        <v>66</v>
+      </c>
+      <c r="G16" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H16" t="n">
         <v>37859.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4066.0</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G17" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H17" t="n">
         <v>37859.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>4067.0</v>
       </c>
       <c r="B18" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>69</v>
+        <v>14</v>
       </c>
       <c r="H18" t="n">
         <v>37859.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>4068.0</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G19" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="H19" t="n">
         <v>37859.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4069.0</v>
       </c>
       <c r="B20" t="s">
         <v>77</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="H20" t="n">
         <v>37859.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4070.0</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="G21" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="H21" t="n">
         <v>37859.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4071.0</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="G22" t="s">
-        <v>65</v>
+        <v>14</v>
       </c>
       <c r="H22" t="n">
         <v>37859.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4072.0</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="G23" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="H23" t="n">
         <v>37859.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4073.0</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>91</v>
       </c>
       <c r="G24" t="s">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="H24" t="n">
         <v>37859.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4074.0</v>
       </c>
       <c r="B25" t="s">
         <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>94</v>
       </c>
       <c r="G25" t="s">
         <v>95</v>
       </c>
       <c r="H25" t="n">
         <v>37859.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>4075.0</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
       <c r="C26" t="s">
@@ -1335,51 +1335,51 @@
       </c>
       <c r="H26" t="n">
         <v>37859.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>4076.0</v>
       </c>
       <c r="B27" t="s">
         <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="G27" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="H27" t="n">
         <v>37859.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4077.0</v>
       </c>
       <c r="B28" t="s">
         <v>103</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>105</v>
       </c>
       <c r="G28" t="s">
@@ -1387,363 +1387,363 @@
       </c>
       <c r="H28" t="n">
         <v>37859.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>4078.0</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>109</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>110</v>
       </c>
       <c r="H29" t="n">
         <v>37859.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>4079.0</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G30" t="s">
-        <v>113</v>
+        <v>32</v>
       </c>
       <c r="H30" t="n">
         <v>37859.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>4080.0</v>
       </c>
       <c r="B31" t="s">
         <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>116</v>
       </c>
       <c r="G31" t="s">
         <v>117</v>
       </c>
       <c r="H31" t="n">
         <v>37859.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>4081.0</v>
       </c>
       <c r="B32" t="s">
         <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>119</v>
       </c>
       <c r="E32" t="s">
         <v>120</v>
       </c>
       <c r="G32" t="s">
         <v>121</v>
       </c>
       <c r="H32" t="n">
         <v>37859.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>4082.0</v>
       </c>
       <c r="B33" t="s">
         <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>124</v>
       </c>
       <c r="G33" t="s">
         <v>125</v>
       </c>
       <c r="H33" t="n">
         <v>37859.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>4083.0</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
         <v>127</v>
       </c>
       <c r="E34" t="s">
         <v>128</v>
       </c>
       <c r="G34" t="s">
         <v>129</v>
       </c>
       <c r="H34" t="n">
         <v>37859.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>4084.0</v>
       </c>
       <c r="B35" t="s">
         <v>130</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>131</v>
       </c>
       <c r="E35" t="s">
         <v>132</v>
       </c>
       <c r="G35" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H35" t="n">
         <v>37859.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>4085.0</v>
       </c>
       <c r="B36" t="s">
         <v>133</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>134</v>
       </c>
       <c r="E36" t="s">
         <v>135</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H36" t="n">
         <v>37859.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>4086.0</v>
       </c>
       <c r="B37" t="s">
         <v>136</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>137</v>
       </c>
       <c r="E37" t="s">
         <v>138</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H37" t="n">
         <v>37859.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>4087.0</v>
       </c>
       <c r="B38" t="s">
         <v>139</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>141</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H38" t="n">
         <v>37860.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>4088.0</v>
       </c>
       <c r="B39" t="s">
         <v>142</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>143</v>
       </c>
       <c r="E39" t="s">
         <v>144</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H39" t="n">
         <v>37860.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>4089.0</v>
       </c>
       <c r="B40" t="s">
         <v>145</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>146</v>
       </c>
       <c r="E40" t="s">
         <v>147</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H40" t="n">
         <v>37860.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>4090.0</v>
       </c>
       <c r="B41" t="s">
         <v>148</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>149</v>
       </c>
       <c r="E41" t="s">
         <v>150</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H41" t="n">
         <v>37860.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>4091.0</v>
       </c>
       <c r="B42" t="s">
         <v>151</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>152</v>
       </c>
       <c r="E42" t="s">
         <v>153</v>
       </c>
       <c r="G42" t="s">
@@ -1777,51 +1777,51 @@
       </c>
       <c r="H43" t="n">
         <v>37860.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>4093.0</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>160</v>
       </c>
       <c r="E44" t="s">
         <v>161</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>99</v>
       </c>
       <c r="H44" t="n">
         <v>37860.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>4094.0</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>163</v>
       </c>
       <c r="E45" t="s">
         <v>164</v>
       </c>
       <c r="G45" t="s">
@@ -1846,77 +1846,77 @@
       </c>
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="G46" t="s">
         <v>168</v>
       </c>
       <c r="H46" t="n">
         <v>37860.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>4096.0</v>
       </c>
       <c r="B47" t="s">
         <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="G47" t="s">
         <v>172</v>
       </c>
       <c r="H47" t="n">
         <v>37860.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>4097.0</v>
       </c>
       <c r="B48" t="s">
         <v>173</v>
       </c>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>174</v>
       </c>
       <c r="E48" t="s">
         <v>175</v>
       </c>
       <c r="G48" t="s">
         <v>176</v>
       </c>
       <c r="H48" t="n">
         <v>37860.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>4098.0</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
         <v>177</v>
       </c>
@@ -1931,77 +1931,77 @@
       </c>
       <c r="H49" t="n">
         <v>37860.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>4099.0</v>
       </c>
       <c r="B50" t="s">
         <v>181</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>182</v>
       </c>
       <c r="E50" t="s">
         <v>183</v>
       </c>
       <c r="G50" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H50" t="n">
         <v>37860.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>4100.0</v>
       </c>
       <c r="B51" t="s">
         <v>184</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>185</v>
       </c>
       <c r="E51" t="s">
         <v>186</v>
       </c>
       <c r="G51" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H51" t="n">
         <v>37860.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>