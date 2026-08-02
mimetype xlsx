--- v0 (2026-04-05)
+++ v1 (2026-08-02)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="189">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="186">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -457,86 +457,50 @@
   <si>
     <t>radialva</t>
   </si>
   <si>
     <t>RL 10824</t>
   </si>
   <si>
     <t>12802</t>
   </si>
   <si>
     <t>9, 15, 28, 35, 37, 38, 41</t>
   </si>
   <si>
     <t>RODIER</t>
   </si>
   <si>
     <t>RL 10867</t>
   </si>
   <si>
     <t>12884</t>
   </si>
   <si>
     <t>3, 14, 18, 24, 25, 34</t>
   </si>
   <si>
-    <t>Grippostad</t>
-[...34 lines deleted...]
-  <si>
     <t>CEFMETAZON</t>
   </si>
   <si>
     <t>RL 10825</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>PLAUNAC</t>
   </si>
   <si>
     <t>RL 10826</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>SANCEPON</t>
   </si>
   <si>
     <t>RL 10827</t>
   </si>
   <si>
     <t>11780</t>
@@ -575,214 +539,165 @@
     <t>DOPACARD</t>
   </si>
   <si>
     <t>RL 10833</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>LOMUDAL</t>
   </si>
   <si>
     <t>RL 10835</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>LINES LIBERTY SOTTILE</t>
   </si>
   <si>
     <t>RL 10836</t>
   </si>
   <si>
     <t>12803</t>
+  </si>
+  <si>
+    <t>BENDALINA</t>
+  </si>
+  <si>
+    <t>RL 10838</t>
+  </si>
+  <si>
+    <t>12805</t>
+  </si>
+  <si>
+    <t>DORIDAMINA</t>
+  </si>
+  <si>
+    <t>RL 10839</t>
+  </si>
+  <si>
+    <t>12806</t>
+  </si>
+  <si>
+    <t>TIMOLINFOTROPINA</t>
+  </si>
+  <si>
+    <t>RL 10848</t>
+  </si>
+  <si>
+    <t>12815</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
-  <xdr:twoCellAnchor editAs="twoCell">
-[...74 lines deleted...]
-  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
     <col min="4" max="4" width="15.625" customWidth="true"/>
     <col min="5" max="5" width="15.625" customWidth="true"/>
     <col min="6" max="6" width="15.625" customWidth="true"/>
     <col min="7" max="7" width="15.625" customWidth="true"/>
     <col min="8" max="8" width="15.625" customWidth="true"/>
     <col min="9" max="9" width="54.6875" customWidth="true"/>
   </cols>
   <sheetData>
@@ -1800,331 +1715,331 @@
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>4139.0</v>
       </c>
       <c r="B40" t="s">
         <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>150</v>
       </c>
       <c r="E40" t="s">
         <v>151</v>
       </c>
       <c r="G40" t="s">
         <v>35</v>
       </c>
       <c r="H40" t="n">
         <v>37865.0</v>
       </c>
       <c r="I40" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="41" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="41">
       <c r="A41" t="n">
         <v>4140.0</v>
       </c>
       <c r="B41" t="s">
+        <v>152</v>
+      </c>
+      <c r="C41" t="s">
+        <v>11</v>
+      </c>
+      <c r="D41" t="s">
         <v>153</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>154</v>
       </c>
-      <c r="E41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="H41" t="n">
         <v>37865.0</v>
       </c>
       <c r="I41" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="42" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="42">
       <c r="A42" t="n">
         <v>4141.0</v>
       </c>
       <c r="B42" t="s">
+        <v>155</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>156</v>
+      </c>
+      <c r="E42" t="s">
         <v>157</v>
       </c>
-      <c r="C42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>160</v>
+        <v>35</v>
       </c>
       <c r="H42" t="n">
         <v>37865.0</v>
       </c>
       <c r="I42" t="s">
-        <v>152</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>4142.0</v>
       </c>
       <c r="B43" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E43" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="G43" t="s">
         <v>35</v>
       </c>
       <c r="H43" t="n">
         <v>37865.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>4143.0</v>
       </c>
       <c r="B44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D44" t="s">
+        <v>162</v>
+      </c>
+      <c r="E44" t="s">
+        <v>163</v>
+      </c>
+      <c r="G44" t="s">
         <v>164</v>
-      </c>
-[...10 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H44" t="n">
         <v>37865.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>4144.0</v>
       </c>
       <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" t="s">
         <v>167</v>
-      </c>
-[...7 lines deleted...]
-        <v>169</v>
       </c>
       <c r="G45" t="s">
         <v>35</v>
       </c>
       <c r="H45" t="n">
         <v>37865.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>4145.0</v>
       </c>
       <c r="B46" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>169</v>
+      </c>
+      <c r="E46" t="s">
         <v>170</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G46" t="s">
         <v>35</v>
       </c>
       <c r="H46" t="n">
         <v>37865.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>4146.0</v>
       </c>
       <c r="B47" t="s">
+        <v>171</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
         <v>173</v>
       </c>
-      <c r="C47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>176</v>
+        <v>35</v>
       </c>
       <c r="H47" t="n">
         <v>37865.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>4147.0</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="E48" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="G48" t="s">
         <v>35</v>
       </c>
       <c r="H48" t="n">
         <v>37865.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>4148.0</v>
       </c>
       <c r="B49" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="E49" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="G49" t="s">
         <v>35</v>
       </c>
       <c r="H49" t="n">
         <v>37865.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>4149.0</v>
       </c>
       <c r="B50" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="E50" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="G50" t="s">
         <v>35</v>
       </c>
       <c r="H50" t="n">
         <v>37865.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>4150.0</v>
       </c>
       <c r="B51" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E51" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="G51" t="s">
-        <v>35</v>
+        <v>164</v>
       </c>
       <c r="H51" t="n">
         <v>37865.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>