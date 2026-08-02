--- v0 (2026-04-05)
+++ v1 (2026-08-02)
@@ -313,99 +313,120 @@
   <si>
     <t>13036</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>VIVELLE</t>
   </si>
   <si>
     <t>RL 11193</t>
   </si>
   <si>
     <t>13040</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>RL 11202</t>
   </si>
   <si>
     <t>13044</t>
   </si>
   <si>
+    <t>Monsanto</t>
+  </si>
+  <si>
+    <t>RL 11210</t>
+  </si>
+  <si>
+    <t>11825</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>ZP 11165</t>
+  </si>
+  <si>
+    <t>23791</t>
+  </si>
+  <si>
+    <t>Uropal</t>
+  </si>
+  <si>
+    <t>ZP 11169</t>
+  </si>
+  <si>
+    <t>23402</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
     <t>GC General Cargo</t>
   </si>
   <si>
     <t>ZP 11178</t>
   </si>
   <si>
     <t>23972</t>
   </si>
   <si>
     <t>35, 36, 39, 41, 42</t>
   </si>
   <si>
     <t>SANTOTHERM</t>
   </si>
   <si>
     <t>ZP 11208</t>
   </si>
   <si>
     <t>21452</t>
   </si>
   <si>
-    <t>1</t>
-[...26 lines deleted...]
-    <t>9</t>
+    <t>ONKO DER FESTLICHE GOLD</t>
+  </si>
+  <si>
+    <t>RL 11256</t>
+  </si>
+  <si>
+    <t>14344</t>
+  </si>
+  <si>
+    <t>RECKLI</t>
+  </si>
+  <si>
+    <t>RL 11262</t>
+  </si>
+  <si>
+    <t>13336</t>
+  </si>
+  <si>
+    <t>2, 4, 6, 8, 19, 20</t>
   </si>
   <si>
     <t>BEZALIP</t>
   </si>
   <si>
     <t>RL 11212</t>
   </si>
   <si>
     <t>13045</t>
   </si>
   <si>
     <t>EUGLUCON</t>
   </si>
   <si>
     <t>RL 11214</t>
   </si>
   <si>
     <t>13047</t>
   </si>
   <si>
     <t>Lodronat</t>
   </si>
   <si>
     <t>RL 11216</t>
   </si>
@@ -487,120 +508,99 @@
   <si>
     <t>13058</t>
   </si>
   <si>
     <t>JACOBS</t>
   </si>
   <si>
     <t>RL 11255</t>
   </si>
   <si>
     <t>13137</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>HANSATON</t>
   </si>
   <si>
     <t>RL 11260</t>
   </si>
   <si>
     <t>13138</t>
   </si>
   <si>
-    <t>RECKLI</t>
-[...19 lines deleted...]
-  <si>
     <t>Ismo</t>
   </si>
   <si>
     <t>RL 11215</t>
   </si>
   <si>
     <t>13048</t>
   </si>
   <si>
+    <t>LANITOP</t>
+  </si>
+  <si>
+    <t>RL 11223</t>
+  </si>
+  <si>
+    <t>11826</t>
+  </si>
+  <si>
     <t>RL 11271</t>
   </si>
   <si>
     <t>12497</t>
   </si>
   <si>
     <t>37, 40</t>
   </si>
   <si>
     <t>RL 11272</t>
   </si>
   <si>
     <t>11966</t>
   </si>
   <si>
     <t>RM</t>
   </si>
   <si>
     <t>ZP 11236</t>
   </si>
   <si>
     <t>23865</t>
   </si>
   <si>
-    <t>FAUSTAN</t>
-[...14 lines deleted...]
-    <t>23582</t>
+    <t>Faustan</t>
+  </si>
+  <si>
+    <t>ZP 11237</t>
+  </si>
+  <si>
+    <t>23493</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -687,57 +687,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1427,680 +1427,680 @@
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>37877.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>4276.0</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27"/>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>106</v>
       </c>
-      <c r="E27" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27" t="n">
         <v>37877.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4277.0</v>
       </c>
       <c r="B28" t="s">
+        <v>107</v>
+      </c>
+      <c r="C28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" t="s">
         <v>109</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="G28" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="H28" t="n">
         <v>37877.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>4278.0</v>
       </c>
-      <c r="B29"/>
+      <c r="B29" t="s">
+        <v>111</v>
+      </c>
       <c r="C29" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>112</v>
       </c>
       <c r="E29" t="s">
         <v>113</v>
       </c>
-      <c r="G29"/>
+      <c r="G29" t="s">
+        <v>114</v>
+      </c>
       <c r="H29" t="n">
         <v>37877.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>4279.0</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s">
         <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>117</v>
+        <v>104</v>
       </c>
       <c r="H30" t="n">
         <v>37877.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" ht="121.65" customHeight="true">
       <c r="A31" t="n">
         <v>4280.0</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>119</v>
       </c>
       <c r="E31" t="s">
         <v>120</v>
       </c>
-      <c r="G31" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31"/>
       <c r="H31" t="n">
         <v>37878.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>4281.0</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="G32" t="s">
-        <v>90</v>
+        <v>124</v>
       </c>
       <c r="H32" t="n">
         <v>37878.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>4282.0</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G33" t="s">
         <v>90</v>
       </c>
       <c r="H33" t="n">
         <v>37878.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>4283.0</v>
       </c>
       <c r="B34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C34" t="s">
         <v>17</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G34" t="s">
         <v>90</v>
       </c>
       <c r="H34" t="n">
         <v>37878.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>4284.0</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G35" t="s">
         <v>90</v>
       </c>
       <c r="H35" t="n">
         <v>37878.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>4285.0</v>
       </c>
       <c r="B36" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G36" t="s">
         <v>90</v>
       </c>
       <c r="H36" t="n">
         <v>37878.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>4286.0</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
         <v>90</v>
       </c>
       <c r="H37" t="n">
         <v>37878.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>4287.0</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C38" t="s">
         <v>17</v>
       </c>
       <c r="D38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G38" t="s">
         <v>90</v>
       </c>
       <c r="H38" t="n">
         <v>37878.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>4288.0</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G39" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="H39" t="n">
         <v>37878.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>4289.0</v>
       </c>
       <c r="B40" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G40" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="H40" t="n">
         <v>37878.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>4290.0</v>
       </c>
       <c r="B41" t="s">
         <v>149</v>
       </c>
       <c r="C41" t="s">
         <v>17</v>
       </c>
       <c r="D41" t="s">
         <v>150</v>
       </c>
       <c r="E41" t="s">
         <v>151</v>
       </c>
       <c r="G41" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H41" t="n">
         <v>37878.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>4291.0</v>
       </c>
       <c r="B42" t="s">
         <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>153</v>
       </c>
       <c r="E42" t="s">
         <v>154</v>
       </c>
       <c r="G42" t="s">
         <v>155</v>
       </c>
       <c r="H42" t="n">
         <v>37878.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>4292.0</v>
       </c>
       <c r="B43" t="s">
         <v>156</v>
       </c>
       <c r="C43" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>157</v>
       </c>
       <c r="E43" t="s">
         <v>158</v>
       </c>
       <c r="G43" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="H43" t="n">
         <v>37878.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>4293.0</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>160</v>
       </c>
       <c r="E44" t="s">
         <v>161</v>
       </c>
       <c r="G44" t="s">
         <v>162</v>
       </c>
       <c r="H44" t="n">
         <v>37878.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="121.65" customHeight="true">
+    <row r="45">
       <c r="A45" t="n">
         <v>4294.0</v>
       </c>
       <c r="B45" t="s">
         <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D45" t="s">
         <v>164</v>
       </c>
       <c r="E45" t="s">
         <v>165</v>
       </c>
-      <c r="G45"/>
+      <c r="G45" t="s">
+        <v>82</v>
+      </c>
       <c r="H45" t="n">
         <v>37878.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>4295.0</v>
       </c>
       <c r="B46" t="s">
         <v>166</v>
       </c>
       <c r="C46" t="s">
         <v>17</v>
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" t="s">
         <v>90</v>
       </c>
       <c r="H46" t="n">
         <v>37878.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>4296.0</v>
       </c>
       <c r="B47" t="s">
-        <v>98</v>
+        <v>169</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="H47" t="n">
         <v>37878.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>4297.0</v>
       </c>
-      <c r="B48"/>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
       <c r="C48" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>172</v>
       </c>
       <c r="E48" t="s">
         <v>173</v>
       </c>
       <c r="G48" t="s">
-        <v>24</v>
+        <v>174</v>
       </c>
       <c r="H48" t="n">
         <v>37878.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>4298.0</v>
       </c>
-      <c r="B49" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B49"/>
       <c r="C49" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D49" t="s">
         <v>175</v>
       </c>
       <c r="E49" t="s">
         <v>176</v>
       </c>
       <c r="G49" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="H49" t="n">
         <v>37878.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>4299.0</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>178</v>
       </c>
       <c r="E50" t="s">
         <v>179</v>
       </c>
       <c r="G50" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="H50" t="n">
         <v>37878.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>4300.0</v>
       </c>
       <c r="B51" t="s">
         <v>180</v>
       </c>
       <c r="C51" t="s">
         <v>17</v>
       </c>
       <c r="D51" t="s">
         <v>181</v>
       </c>
       <c r="E51" t="s">
         <v>182</v>
       </c>
       <c r="G51" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="H51" t="n">
         <v>37878.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>