--- v0 (2026-04-06)
+++ v1 (2026-08-02)
@@ -229,336 +229,336 @@
   <si>
     <t>InterPost</t>
   </si>
   <si>
     <t>ZP 12058</t>
   </si>
   <si>
     <t>24722</t>
   </si>
   <si>
     <t>35, 36, 39</t>
   </si>
   <si>
     <t>SALONAS 7</t>
   </si>
   <si>
     <t>ZP 12059</t>
   </si>
   <si>
     <t>20927</t>
   </si>
   <si>
     <t>18, 25, 26, 42</t>
   </si>
   <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>ZP 12145</t>
+  </si>
+  <si>
+    <t>23631</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
     <t>ZP 12144</t>
   </si>
   <si>
     <t>23630</t>
   </si>
   <si>
     <t>7, 37</t>
   </si>
   <si>
-    <t>93</t>
-[...8 lines deleted...]
-    <t>41</t>
+    <t>COTYLENOL</t>
+  </si>
+  <si>
+    <t>RL 12088</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>ORTHO</t>
+  </si>
+  <si>
+    <t>RL 12089</t>
+  </si>
+  <si>
+    <t>13844</t>
+  </si>
+  <si>
+    <t>3, 5, 16</t>
+  </si>
+  <si>
+    <t>ELECTRONIQUE SERGE DASSAULT</t>
+  </si>
+  <si>
+    <t>RL 12090</t>
+  </si>
+  <si>
+    <t>13845</t>
+  </si>
+  <si>
+    <t>9, 12, 13, 36, 38</t>
+  </si>
+  <si>
+    <t>DIVARESE</t>
+  </si>
+  <si>
+    <t>RL 12115</t>
+  </si>
+  <si>
+    <t>13816</t>
+  </si>
+  <si>
+    <t>18, 25</t>
+  </si>
+  <si>
+    <t>MEGADOC</t>
+  </si>
+  <si>
+    <t>RL 12116</t>
+  </si>
+  <si>
+    <t>13817</t>
+  </si>
+  <si>
+    <t>RL 12091</t>
+  </si>
+  <si>
+    <t>13846</t>
+  </si>
+  <si>
+    <t>RL 12136</t>
+  </si>
+  <si>
+    <t>13789</t>
+  </si>
+  <si>
+    <t>7, 9, 11</t>
+  </si>
+  <si>
+    <t>petrola</t>
+  </si>
+  <si>
+    <t>RL 12137</t>
+  </si>
+  <si>
+    <t>13790</t>
+  </si>
+  <si>
+    <t>1, 4, 39</t>
+  </si>
+  <si>
+    <t>EL CORTEZ</t>
+  </si>
+  <si>
+    <t>RL 12097</t>
+  </si>
+  <si>
+    <t>13848</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>LINOMIDE</t>
+  </si>
+  <si>
+    <t>RL 12100</t>
+  </si>
+  <si>
+    <t>13808</t>
+  </si>
+  <si>
+    <t>DIANA</t>
+  </si>
+  <si>
+    <t>RL 12081</t>
+  </si>
+  <si>
+    <t>13663</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Eskalonysche Tropfen</t>
+  </si>
+  <si>
+    <t>RL 12096</t>
+  </si>
+  <si>
+    <t>13847</t>
+  </si>
+  <si>
+    <t>STERECYT</t>
+  </si>
+  <si>
+    <t>RL 12098</t>
+  </si>
+  <si>
+    <t>13806</t>
+  </si>
+  <si>
+    <t>TAURICYT</t>
+  </si>
+  <si>
+    <t>RL 12099</t>
+  </si>
+  <si>
+    <t>13807</t>
+  </si>
+  <si>
+    <t>SCAVE</t>
+  </si>
+  <si>
+    <t>RL 12105</t>
+  </si>
+  <si>
+    <t>13811</t>
+  </si>
+  <si>
+    <t>RECANCOSTAT</t>
+  </si>
+  <si>
+    <t>RL 12106</t>
+  </si>
+  <si>
+    <t>13812</t>
+  </si>
+  <si>
+    <t>BRONILIDE</t>
+  </si>
+  <si>
+    <t>RL 12113</t>
+  </si>
+  <si>
+    <t>13814</t>
+  </si>
+  <si>
+    <t>NAPROSYN</t>
+  </si>
+  <si>
+    <t>RL 12114</t>
+  </si>
+  <si>
+    <t>13815</t>
+  </si>
+  <si>
+    <t>5, 10</t>
+  </si>
+  <si>
+    <t>TRANSVOX</t>
+  </si>
+  <si>
+    <t>RL 12056</t>
+  </si>
+  <si>
+    <t>13656</t>
+  </si>
+  <si>
+    <t>6, 12, 19, 37, 38, 42</t>
+  </si>
+  <si>
+    <t>BUROTEL</t>
+  </si>
+  <si>
+    <t>RL 12057</t>
+  </si>
+  <si>
+    <t>13657</t>
+  </si>
+  <si>
+    <t>9, 16, 35, 38</t>
+  </si>
+  <si>
+    <t>FRIEDRICH GROHE</t>
+  </si>
+  <si>
+    <t>RL 12071</t>
+  </si>
+  <si>
+    <t>13658</t>
+  </si>
+  <si>
+    <t>9, 11</t>
+  </si>
+  <si>
+    <t>GROHE</t>
+  </si>
+  <si>
+    <t>RL 12072</t>
+  </si>
+  <si>
+    <t>13659</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>RL 12079</t>
+  </si>
+  <si>
+    <t>13661</t>
+  </si>
+  <si>
+    <t>DINAMAP</t>
+  </si>
+  <si>
+    <t>RL 12147</t>
+  </si>
+  <si>
+    <t>14126</t>
   </si>
   <si>
     <t>DASSAULT ELECTRONIQUE</t>
   </si>
   <si>
     <t>RL 12093</t>
   </si>
   <si>
     <t>14288</t>
   </si>
   <si>
     <t>9, 13, 38</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>RL 12094</t>
   </si>
   <si>
     <t>14289</t>
-  </si>
-[...244 lines deleted...]
-    <t>14126</t>
   </si>
   <si>
     <t>RL 12177</t>
   </si>
   <si>
     <t>12840</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>RL 12181</t>
   </si>
   <si>
     <t>12842</t>
   </si>
   <si>
     <t>12, 16, 37, 39</t>
   </si>
   <si>
     <t>SIMCA</t>
   </si>
   <si>
     <t>RL 12182</t>
   </si>
@@ -632,57 +632,57 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1132,764 +1132,764 @@
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17" t="n">
         <v>37891.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>4617.0</v>
       </c>
-      <c r="B18"/>
+      <c r="B18" t="s">
+        <v>73</v>
+      </c>
       <c r="C18" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G18" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18" t="n">
         <v>37891.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>4618.0</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19"/>
       <c r="C19" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>78</v>
       </c>
       <c r="G19" t="s">
         <v>79</v>
       </c>
       <c r="H19" t="n">
         <v>37891.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4619.0</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>83</v>
       </c>
       <c r="H20" t="n">
         <v>37891.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="79.2" customHeight="true">
+    <row r="21">
       <c r="A21" t="n">
         <v>4620.0</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H21" t="n">
         <v>37891.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4621.0</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H22" t="n">
         <v>37891.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4622.0</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H23" t="n">
         <v>37891.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4623.0</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>39</v>
       </c>
       <c r="H24" t="n">
         <v>37891.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4624.0</v>
       </c>
       <c r="B25" t="s">
         <v>2</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>100</v>
       </c>
       <c r="G25" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="H25" t="n">
         <v>37891.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>4625.0</v>
       </c>
       <c r="B26" t="s">
+        <v>2</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
         <v>101</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>102</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>37891.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>4626.0</v>
       </c>
       <c r="B27" t="s">
+        <v>104</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>105</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>106</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="H27" t="n">
         <v>37891.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4627.0</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>41</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="H28" t="n">
         <v>37891.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>4628.0</v>
       </c>
       <c r="B29" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
         <v>41</v>
       </c>
       <c r="D29" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G29" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H29" t="n">
         <v>37891.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>4629.0</v>
       </c>
       <c r="B30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s">
         <v>41</v>
       </c>
       <c r="D30" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G30" t="s">
-        <v>90</v>
+        <v>118</v>
       </c>
       <c r="H30" t="n">
         <v>37891.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>4630.0</v>
       </c>
       <c r="B31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C31" t="s">
         <v>41</v>
       </c>
       <c r="D31" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G31" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="H31" t="n">
         <v>37891.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>4631.0</v>
       </c>
       <c r="B32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C32" t="s">
         <v>41</v>
       </c>
       <c r="D32" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E32" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G32" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H32" t="n">
         <v>37891.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>4632.0</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C33" t="s">
         <v>41</v>
       </c>
       <c r="D33" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E33" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G33" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="H33" t="n">
         <v>37891.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>4633.0</v>
       </c>
       <c r="B34" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E34" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G34" t="s">
-        <v>129</v>
+        <v>83</v>
       </c>
       <c r="H34" t="n">
         <v>37891.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>4634.0</v>
       </c>
       <c r="B35" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G35" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="H35" t="n">
         <v>37891.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>4635.0</v>
       </c>
       <c r="B36" t="s">
         <v>134</v>
       </c>
       <c r="C36" t="s">
         <v>41</v>
       </c>
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>136</v>
       </c>
       <c r="G36" t="s">
-        <v>39</v>
+        <v>83</v>
       </c>
       <c r="H36" t="n">
         <v>37891.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>4636.0</v>
       </c>
       <c r="B37" t="s">
-        <v>2</v>
+        <v>137</v>
       </c>
       <c r="C37" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D37" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="H37" t="n">
         <v>37891.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>4637.0</v>
       </c>
       <c r="B38" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E38" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="G38" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H38" t="n">
         <v>37891.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>4638.0</v>
       </c>
       <c r="B39" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C39" t="s">
         <v>41</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H39" t="n">
         <v>37891.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>4639.0</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>41</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H40" t="n">
         <v>37891.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>4640.0</v>
       </c>
       <c r="B41" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="H41" t="n">
         <v>37891.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>4641.0</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>2</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D42" t="s">
         <v>157</v>
       </c>
       <c r="E42" t="s">
         <v>158</v>
       </c>
       <c r="G42" t="s">
-        <v>159</v>
+        <v>111</v>
       </c>
       <c r="H42" t="n">
         <v>37891.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>4642.0</v>
       </c>
       <c r="B43" t="s">
-        <v>2</v>
+        <v>159</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
         <v>160</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="G43" t="s">
-        <v>104</v>
+        <v>83</v>
       </c>
       <c r="H43" t="n">
         <v>37891.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>4643.0</v>
       </c>
       <c r="B44" t="s">
         <v>162</v>
       </c>
       <c r="C44" t="s">
         <v>41</v>
       </c>
       <c r="D44" t="s">
         <v>163</v>
       </c>
       <c r="E44" t="s">
         <v>164</v>
       </c>
       <c r="G44" t="s">
         <v>165</v>
       </c>
       <c r="H44" t="n">
         <v>37891.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" ht="79.2" customHeight="true">
       <c r="A45" t="n">
         <v>4644.0</v>
       </c>
       <c r="B45" t="s">
         <v>166</v>
       </c>
       <c r="C45" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>167</v>
       </c>
       <c r="E45" t="s">
         <v>168</v>
       </c>
       <c r="G45" t="s">
-        <v>90</v>
+        <v>165</v>
       </c>
       <c r="H45" t="n">
         <v>37891.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>4645.0</v>
       </c>
       <c r="B46"/>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
         <v>169</v>
       </c>
       <c r="E46" t="s">
         <v>170</v>
       </c>
       <c r="G46" t="s">
         <v>171</v>
       </c>