--- v0 (2026-04-06)
+++ v1 (2026-08-03)
@@ -157,95 +157,95 @@
   <si>
     <t>GALIPETTE</t>
   </si>
   <si>
     <t>ZP 13102</t>
   </si>
   <si>
     <t>24140</t>
   </si>
   <si>
     <t>3, 16, 28</t>
   </si>
   <si>
     <t>FRANY</t>
   </si>
   <si>
     <t>ZP 13104</t>
   </si>
   <si>
     <t>23981</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
+    <t>BALTOJI PASAKA</t>
+  </si>
+  <si>
+    <t>2002 0192</t>
+  </si>
+  <si>
+    <t>46240</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>ŠOKOLADINĖ PASAKA</t>
+  </si>
+  <si>
+    <t>2002 0193</t>
+  </si>
+  <si>
+    <t>46241</t>
+  </si>
+  <si>
     <t>MUSCAT EU ZEN</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>99-1430</t>
   </si>
   <si>
     <t>41766</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>Panaikinta registracija</t>
-[...1 lines deleted...]
-  <si>
     <t>MUSCAT BLACK LOEL</t>
   </si>
   <si>
     <t>99-1431</t>
   </si>
   <si>
     <t>41767</t>
   </si>
   <si>
-    <t>ŠOKOLADINĖ PASAKA</t>
-[...16 lines deleted...]
-  <si>
     <t>ŠILKAS</t>
   </si>
   <si>
     <t>ZP 13114</t>
   </si>
   <si>
     <t>23764</t>
   </si>
   <si>
     <t>24, 25, 26, 28</t>
   </si>
   <si>
     <t>BOSTON TRADERS</t>
   </si>
   <si>
     <t>ZP 13112</t>
   </si>
   <si>
     <t>24142</t>
   </si>
   <si>
     <t>9, 18, 25</t>
   </si>
   <si>
     <t>ZP 13113</t>
@@ -484,90 +484,90 @@
   <si>
     <t>TELE</t>
   </si>
   <si>
     <t>ZP 13176</t>
   </si>
   <si>
     <t>23809</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>GORI</t>
   </si>
   <si>
     <t>ZP 13182</t>
   </si>
   <si>
     <t>24105</t>
   </si>
   <si>
     <t>1, 2, 3</t>
   </si>
   <si>
+    <t>Visa statyba</t>
+  </si>
+  <si>
+    <t>2000 0154</t>
+  </si>
+  <si>
+    <t>41484</t>
+  </si>
+  <si>
+    <t>VB</t>
+  </si>
+  <si>
+    <t>RL 13180</t>
+  </si>
+  <si>
+    <t>13981</t>
+  </si>
+  <si>
+    <t>6, 8, 10, 20, 21</t>
+  </si>
+  <si>
+    <t>SCHWARTE</t>
+  </si>
+  <si>
+    <t>RL 13183</t>
+  </si>
+  <si>
+    <t>13983</t>
+  </si>
+  <si>
+    <t>6, 7, 9, 11, 17, 20</t>
+  </si>
+  <si>
     <t>BROSSE</t>
   </si>
   <si>
     <t>RL 13181</t>
   </si>
   <si>
     <t>13982</t>
-  </si>
-[...31 lines deleted...]
-    <t>41484</t>
   </si>
   <si>
     <t>FD</t>
   </si>
   <si>
     <t>ZP 13188</t>
   </si>
   <si>
     <t>23912</t>
   </si>
   <si>
     <t>VOICESPAN</t>
   </si>
   <si>
     <t>ZP 13189</t>
   </si>
   <si>
     <t>23735</t>
   </si>
   <si>
     <t>WORLDPARTNERS</t>
   </si>
   <si>
     <t>ZP 13190</t>
   </si>
@@ -632,209 +632,209 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>1224000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1224000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>1260000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId3"/>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
-[...36 lines deleted...]
-      <xdr:row>45</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1166,189 +1166,189 @@
       <c r="A11" t="n">
         <v>4960.0</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>47</v>
       </c>
       <c r="G11" t="s">
         <v>48</v>
       </c>
       <c r="H11" t="n">
         <v>37907.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="96.2" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>4961.0</v>
       </c>
       <c r="B12" t="s">
         <v>49</v>
       </c>
       <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>50</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="H12" t="n">
         <v>37907.0</v>
       </c>
       <c r="I12" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="13" ht="99.05" customHeight="true">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="13">
       <c r="A13" t="n">
         <v>4962.0</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="H13" t="n">
         <v>37907.0</v>
       </c>
       <c r="I13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="14">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" ht="96.2" customHeight="true">
       <c r="A14" t="n">
         <v>4963.0</v>
       </c>
       <c r="B14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" t="s">
         <v>58</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>59</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H14" t="n">
         <v>37907.0</v>
       </c>
       <c r="I14" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="15">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" ht="99.05" customHeight="true">
       <c r="A15" t="n">
         <v>4964.0</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>60</v>
       </c>
       <c r="H15" t="n">
         <v>37907.0</v>
       </c>
       <c r="I15" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4965.0</v>
       </c>
       <c r="B16" t="s">
         <v>64</v>
       </c>
       <c r="C16" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>65</v>
       </c>
       <c r="E16" t="s">
         <v>66</v>
       </c>
       <c r="G16" t="s">
         <v>67</v>
       </c>
       <c r="H16" t="n">
         <v>37908.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4966.0</v>
       </c>
       <c r="B17" t="s">
         <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D17" t="s">
         <v>69</v>
       </c>
       <c r="E17" t="s">
         <v>70</v>
       </c>
       <c r="G17" t="s">
         <v>71</v>
       </c>
       <c r="H17" t="n">
         <v>37908.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>4967.0</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
@@ -1356,205 +1356,205 @@
       </c>
       <c r="D18" t="s">
         <v>72</v>
       </c>
       <c r="E18" t="s">
         <v>73</v>
       </c>
       <c r="G18" t="s">
         <v>71</v>
       </c>
       <c r="H18" t="n">
         <v>37908.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>4968.0</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D19" t="s">
         <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>76</v>
       </c>
       <c r="G19" t="s">
         <v>77</v>
       </c>
       <c r="H19" t="n">
         <v>37909.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>4969.0</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D20" t="s">
         <v>79</v>
       </c>
       <c r="E20" t="s">
         <v>80</v>
       </c>
       <c r="G20" t="s">
         <v>81</v>
       </c>
       <c r="H20" t="n">
         <v>37909.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>4970.0</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D21" t="s">
         <v>83</v>
       </c>
       <c r="E21" t="s">
         <v>84</v>
       </c>
       <c r="G21" t="s">
         <v>85</v>
       </c>
       <c r="H21" t="n">
         <v>37909.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>4971.0</v>
       </c>
       <c r="B22"/>
       <c r="C22" t="s">
         <v>26</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
         <v>81</v>
       </c>
       <c r="H22" t="n">
         <v>37909.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>4972.0</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="G23" t="s">
         <v>91</v>
       </c>
       <c r="H23" t="n">
         <v>37909.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>4973.0</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
         <v>94</v>
       </c>
       <c r="G24" t="s">
         <v>95</v>
       </c>
       <c r="H24" t="n">
         <v>37909.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>4974.0</v>
       </c>
       <c r="B25" t="s">
         <v>96</v>
       </c>
       <c r="C25" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>97</v>
       </c>
       <c r="E25" t="s">
         <v>98</v>
       </c>
       <c r="G25" t="s">
         <v>95</v>
       </c>
       <c r="H25" t="n">
         <v>37909.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>4975.0</v>
       </c>
       <c r="B26" t="s">
         <v>2</v>
       </c>
       <c r="C26" t="s">
@@ -1562,181 +1562,181 @@
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="G26" t="s">
         <v>101</v>
       </c>
       <c r="H26" t="n">
         <v>37913.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>4976.0</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>104</v>
       </c>
       <c r="G27" t="s">
         <v>105</v>
       </c>
       <c r="H27" t="n">
         <v>37914.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>4977.0</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28" t="s">
         <v>108</v>
       </c>
       <c r="G28" t="s">
         <v>109</v>
       </c>
       <c r="H28" t="n">
         <v>37914.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>4978.0</v>
       </c>
       <c r="B29" t="s">
         <v>110</v>
       </c>
       <c r="C29" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D29" t="s">
         <v>111</v>
       </c>
       <c r="E29" t="s">
         <v>112</v>
       </c>
       <c r="G29" t="s">
         <v>113</v>
       </c>
       <c r="H29" t="n">
         <v>37914.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>4979.0</v>
       </c>
       <c r="B30" t="s">
         <v>114</v>
       </c>
       <c r="C30" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D30" t="s">
         <v>115</v>
       </c>
       <c r="E30" t="s">
         <v>116</v>
       </c>
       <c r="G30" t="s">
         <v>117</v>
       </c>
       <c r="H30" t="n">
         <v>37915.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>4980.0</v>
       </c>
       <c r="B31" t="s">
         <v>118</v>
       </c>
       <c r="C31" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D31" t="s">
         <v>119</v>
       </c>
       <c r="E31" t="s">
         <v>120</v>
       </c>
       <c r="G31" t="s">
         <v>117</v>
       </c>
       <c r="H31" t="n">
         <v>37915.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>4981.0</v>
       </c>
       <c r="B32" t="s">
         <v>121</v>
       </c>
       <c r="C32" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D32" t="s">
         <v>122</v>
       </c>
       <c r="E32" t="s">
         <v>123</v>
       </c>
       <c r="G32" t="s">
         <v>124</v>
       </c>
       <c r="H32" t="n">
         <v>37915.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>4982.0</v>
       </c>
       <c r="B33" t="s">
         <v>125</v>
       </c>
       <c r="C33" t="s">
@@ -1770,77 +1770,77 @@
       </c>
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="G34" t="s">
         <v>128</v>
       </c>
       <c r="H34" t="n">
         <v>37915.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>4984.0</v>
       </c>
       <c r="B35" t="s">
         <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D35" t="s">
         <v>133</v>
       </c>
       <c r="E35" t="s">
         <v>134</v>
       </c>
       <c r="G35" t="s">
         <v>48</v>
       </c>
       <c r="H35" t="n">
         <v>37915.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>4985.0</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D36" t="s">
         <v>136</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="G36" t="s">
         <v>48</v>
       </c>
       <c r="H36" t="n">
         <v>37915.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>4986.0</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" t="s">
@@ -1926,207 +1926,207 @@
       </c>
       <c r="D40" t="s">
         <v>148</v>
       </c>
       <c r="E40" t="s">
         <v>149</v>
       </c>
       <c r="G40" t="s">
         <v>14</v>
       </c>
       <c r="H40" t="n">
         <v>37915.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>4990.0</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D41" t="s">
         <v>151</v>
       </c>
       <c r="E41" t="s">
         <v>152</v>
       </c>
       <c r="G41" t="s">
         <v>153</v>
       </c>
       <c r="H41" t="n">
         <v>37915.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>4991.0</v>
       </c>
       <c r="B42" t="s">
         <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>156</v>
       </c>
       <c r="G42" t="s">
         <v>157</v>
       </c>
       <c r="H42" t="n">
         <v>37915.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="79.2" customHeight="true">
       <c r="A43" t="n">
         <v>4992.0</v>
       </c>
       <c r="B43" t="s">
         <v>158</v>
       </c>
       <c r="C43" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D43" t="s">
         <v>159</v>
       </c>
       <c r="E43" t="s">
         <v>160</v>
       </c>
       <c r="G43" t="s">
-        <v>161</v>
+        <v>124</v>
       </c>
       <c r="H43" t="n">
         <v>37915.0</v>
       </c>
       <c r="I43" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>4993.0</v>
       </c>
       <c r="B44" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" t="s">
+        <v>57</v>
+      </c>
+      <c r="D44" t="s">
         <v>162</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>163</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="H44" t="n">
         <v>37915.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="79.2" customHeight="true">
       <c r="A45" t="n">
         <v>4994.0</v>
       </c>
       <c r="B45" t="s">
         <v>165</v>
       </c>
       <c r="C45" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D45" t="s">
         <v>166</v>
       </c>
       <c r="E45" t="s">
         <v>167</v>
       </c>
       <c r="G45" t="s">
         <v>168</v>
       </c>
       <c r="H45" t="n">
         <v>37915.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="79.2" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>4995.0</v>
       </c>
       <c r="B46" t="s">
         <v>169</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D46" t="s">
         <v>170</v>
       </c>
       <c r="E46" t="s">
         <v>171</v>
       </c>
       <c r="G46" t="s">
-        <v>124</v>
+        <v>164</v>
       </c>
       <c r="H46" t="n">
         <v>37915.0</v>
       </c>
       <c r="I46" t="s">
-        <v>54</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>4996.0</v>
       </c>
       <c r="B47" t="s">
         <v>172</v>
       </c>
       <c r="C47" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D47" t="s">
         <v>173</v>
       </c>
       <c r="E47" t="s">
         <v>174</v>
       </c>
       <c r="G47" t="s">
         <v>124</v>
       </c>
       <c r="H47" t="n">
         <v>37916.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>4997.0</v>
       </c>
       <c r="B48" t="s">
         <v>175</v>
       </c>
       <c r="C48" t="s">
@@ -2160,77 +2160,77 @@
       </c>
       <c r="D49" t="s">
         <v>179</v>
       </c>
       <c r="E49" t="s">
         <v>180</v>
       </c>
       <c r="G49" t="s">
         <v>181</v>
       </c>
       <c r="H49" t="n">
         <v>37916.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" ht="76.4" customHeight="true">
       <c r="A50" t="n">
         <v>4999.0</v>
       </c>
       <c r="B50" t="s">
         <v>182</v>
       </c>
       <c r="C50" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D50" t="s">
         <v>183</v>
       </c>
       <c r="E50" t="s">
         <v>184</v>
       </c>
       <c r="G50" t="s">
         <v>185</v>
       </c>
       <c r="H50" t="n">
         <v>37916.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>5000.0</v>
       </c>
       <c r="B51" t="s">
         <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="D51" t="s">
         <v>187</v>
       </c>
       <c r="E51" t="s">
         <v>188</v>
       </c>
       <c r="G51" t="s">
         <v>189</v>
       </c>
       <c r="H51" t="n">
         <v>37919.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">