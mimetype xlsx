--- v0 (2026-04-06)
+++ v1 (2026-08-03)
@@ -70,113 +70,113 @@
   <si>
     <t>ZP 13842</t>
   </si>
   <si>
     <t>24209</t>
   </si>
   <si>
     <t>9, 35, 42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>ZP 13843</t>
   </si>
   <si>
     <t>24482</t>
   </si>
   <si>
     <t>19, 35, 36, 37</t>
   </si>
   <si>
+    <t>PANDERMA</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>RL 13802</t>
+  </si>
+  <si>
+    <t>14370</t>
+  </si>
+  <si>
+    <t>16, 34</t>
+  </si>
+  <si>
+    <t>Z</t>
+  </si>
+  <si>
+    <t>RL 13808</t>
+  </si>
+  <si>
+    <t>14259</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
     <t>Gist-brocades</t>
   </si>
   <si>
     <t>RL 13807</t>
   </si>
   <si>
     <t>14258</t>
   </si>
   <si>
     <t>1, 3, 5, 10, 16, 29, 30, 31, 33</t>
   </si>
   <si>
     <t>MAXIREN</t>
   </si>
   <si>
-    <t>Word</t>
-[...1 lines deleted...]
-  <si>
     <t>RL 13805</t>
   </si>
   <si>
     <t>14256</t>
   </si>
   <si>
     <t>1, 29</t>
   </si>
   <si>
     <t>MAXAVOR</t>
   </si>
   <si>
     <t>RL 13806</t>
   </si>
   <si>
     <t>14257</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>PANDERMA</t>
-[...22 lines deleted...]
-  <si>
     <t>GUDA</t>
   </si>
   <si>
     <t>ZP 13388</t>
   </si>
   <si>
     <t>23996</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 13390</t>
   </si>
   <si>
     <t>23998</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>LIBRA</t>
@@ -349,105 +349,105 @@
   <si>
     <t>ZP 13430</t>
   </si>
   <si>
     <t>24198</t>
   </si>
   <si>
     <t>Tutti Graffiti</t>
   </si>
   <si>
     <t>ZP 13441</t>
   </si>
   <si>
     <t>23857</t>
   </si>
   <si>
     <t>Sprinter</t>
   </si>
   <si>
     <t>ZP 13442</t>
   </si>
   <si>
     <t>23858</t>
   </si>
   <si>
+    <t>Vyrų vynas ITALIANA</t>
+  </si>
+  <si>
+    <t>2001 2024</t>
+  </si>
+  <si>
+    <t>45816</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>2001 2025</t>
+  </si>
+  <si>
+    <t>45817</t>
+  </si>
+  <si>
+    <t>AB Budweiser.</t>
+  </si>
+  <si>
+    <t>2001 0043</t>
+  </si>
+  <si>
+    <t>45996</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>2001 0044</t>
+  </si>
+  <si>
+    <t>45997</t>
+  </si>
+  <si>
     <t>Budweiser</t>
   </si>
   <si>
     <t>2001 0475</t>
   </si>
   <si>
     <t>46137</t>
   </si>
   <si>
-    <t>32</t>
-[...4 lines deleted...]
-  <si>
     <t>Budweiser KING OF BEERS</t>
   </si>
   <si>
     <t>2001 0476</t>
   </si>
   <si>
     <t>46138</t>
-  </si>
-[...31 lines deleted...]
-    <t>45997</t>
   </si>
   <si>
     <t>Ds</t>
   </si>
   <si>
     <t>ZP 13452</t>
   </si>
   <si>
     <t>24199</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>GARNIER EXPERT</t>
   </si>
   <si>
     <t>ZP 13456</t>
   </si>
   <si>
     <t>24412</t>
   </si>
   <si>
     <t>3</t>
   </si>
@@ -626,95 +626,95 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -747,259 +747,259 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1404000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>1440000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...150 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="936000"/>
+          <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1108,163 +1108,163 @@
       <c r="A3" t="n">
         <v>5102.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>37937.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" ht="79.2" customHeight="true">
+    <row r="4">
       <c r="A4" t="n">
         <v>5103.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="n">
         <v>37937.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5">
+    <row r="5" ht="79.2" customHeight="true">
       <c r="A5" t="n">
         <v>5104.0</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>37937.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" ht="79.2" customHeight="true">
       <c r="A6" t="n">
         <v>5105.0</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>37937.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>5106.0</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="n">
         <v>37937.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" ht="79.2" customHeight="true">
+    <row r="8">
       <c r="A8" t="n">
         <v>5107.0</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="n">
         <v>37937.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>5108.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
@@ -1348,103 +1348,103 @@
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="n">
         <v>37941.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>5112.0</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="G13" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H13" t="n">
         <v>37942.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>5113.0</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="G14" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H14" t="n">
         <v>37942.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>5114.0</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
         <v>66</v>
       </c>
       <c r="H15" t="n">
         <v>37942.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>5115.0</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
@@ -1511,233 +1511,233 @@
       </c>
       <c r="H18" t="n">
         <v>37942.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>5118.0</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="G19" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H19" t="n">
         <v>37942.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>5119.0</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="G20" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H20" t="n">
         <v>37942.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>5120.0</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>84</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="G21" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H21" t="n">
         <v>37942.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>5121.0</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="G22" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H22" t="n">
         <v>37942.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>5122.0</v>
       </c>
       <c r="B23" t="s">
         <v>89</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>90</v>
       </c>
       <c r="E23" t="s">
         <v>91</v>
       </c>
       <c r="G23" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H23" t="n">
         <v>37942.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>5123.0</v>
       </c>
       <c r="B24" t="s">
         <v>92</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
         <v>94</v>
       </c>
       <c r="G24" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H24" t="n">
         <v>37942.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>5124.0</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
       <c r="C25" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
         <v>96</v>
       </c>
       <c r="E25" t="s">
         <v>97</v>
       </c>
       <c r="G25" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H25" t="n">
         <v>37942.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>5125.0</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="G26" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H26" t="n">
         <v>37942.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>5126.0</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="G27" t="s">
@@ -1762,311 +1762,311 @@
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="G28" t="s">
         <v>104</v>
       </c>
       <c r="H28" t="n">
         <v>37943.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>5128.0</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>109</v>
       </c>
       <c r="G29" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="H29" t="n">
         <v>37943.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>5129.0</v>
       </c>
       <c r="B30" t="s">
         <v>110</v>
       </c>
       <c r="C30" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>111</v>
       </c>
       <c r="E30" t="s">
         <v>112</v>
       </c>
       <c r="G30" t="s">
         <v>66</v>
       </c>
       <c r="H30" t="n">
         <v>37943.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="75.0" customHeight="true">
+    <row r="31" ht="110.35" customHeight="true">
       <c r="A31" t="n">
         <v>5130.0</v>
       </c>
       <c r="B31" t="s">
         <v>113</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="G31" t="s">
         <v>116</v>
       </c>
       <c r="H31" t="n">
         <v>37943.0</v>
       </c>
       <c r="I31" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="32" ht="75.0" customHeight="true">
+    <row r="32" ht="113.2" customHeight="true">
       <c r="A32" t="n">
         <v>5131.0</v>
       </c>
       <c r="B32" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>118</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G32" t="s">
         <v>116</v>
       </c>
       <c r="H32" t="n">
         <v>37943.0</v>
       </c>
       <c r="I32" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="33" ht="110.35" customHeight="true">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>5132.0</v>
       </c>
       <c r="B33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>121</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>122</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H33" t="n">
         <v>37943.0</v>
       </c>
       <c r="I33" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="34" ht="113.2" customHeight="true">
+    <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>5133.0</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
+        <v>124</v>
+      </c>
+      <c r="E34" t="s">
         <v>125</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="H34" t="n">
         <v>37943.0</v>
       </c>
       <c r="I34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>5134.0</v>
       </c>
       <c r="B35" t="s">
+        <v>126</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>127</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>128</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H35" t="n">
         <v>37943.0</v>
       </c>
       <c r="I35" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>5135.0</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>130</v>
       </c>
       <c r="E36" t="s">
         <v>131</v>
       </c>
       <c r="G36" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="H36" t="n">
         <v>37943.0</v>
       </c>
       <c r="I36" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5136.0</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>134</v>
       </c>
       <c r="G37" t="s">
         <v>135</v>
       </c>
       <c r="H37" t="n">
         <v>37944.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>5137.0</v>
       </c>
       <c r="B38" t="s">
         <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D38" t="s">
         <v>137</v>
       </c>
       <c r="E38" t="s">
         <v>138</v>
       </c>
       <c r="G38" t="s">
         <v>139</v>
       </c>
       <c r="H38" t="n">
         <v>37944.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>5138.0</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>142</v>
       </c>
       <c r="G39" t="s">
         <v>143</v>
       </c>
       <c r="H39" t="n">
         <v>37944.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>5139.0</v>
       </c>
       <c r="B40" t="s">
         <v>144</v>
       </c>
       <c r="C40" t="s">
@@ -2178,51 +2178,51 @@
       </c>
       <c r="D44" t="s">
         <v>159</v>
       </c>
       <c r="E44" t="s">
         <v>160</v>
       </c>
       <c r="G44" t="s">
         <v>161</v>
       </c>
       <c r="H44" t="n">
         <v>37944.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>5144.0</v>
       </c>
       <c r="B45" t="s">
         <v>162</v>
       </c>
       <c r="C45" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
         <v>163</v>
       </c>
       <c r="E45" t="s">
         <v>164</v>
       </c>
       <c r="G45" t="s">
         <v>165</v>
       </c>
       <c r="H45" t="n">
         <v>37944.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>5145.0</v>
       </c>
       <c r="B46" t="s">
         <v>166</v>
       </c>
       <c r="C46" t="s">
@@ -2230,103 +2230,103 @@
       </c>
       <c r="D46" t="s">
         <v>167</v>
       </c>
       <c r="E46" t="s">
         <v>168</v>
       </c>
       <c r="G46" t="s">
         <v>169</v>
       </c>
       <c r="H46" t="n">
         <v>37944.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5146.0</v>
       </c>
       <c r="B47" t="s">
         <v>170</v>
       </c>
       <c r="C47" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
         <v>171</v>
       </c>
       <c r="E47" t="s">
         <v>172</v>
       </c>
       <c r="G47" t="s">
         <v>173</v>
       </c>
       <c r="H47" t="n">
         <v>37944.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5147.0</v>
       </c>
       <c r="B48" t="s">
         <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>175</v>
       </c>
       <c r="E48" t="s">
         <v>176</v>
       </c>
       <c r="G48" t="s">
         <v>139</v>
       </c>
       <c r="H48" t="n">
         <v>37947.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>5148.0</v>
       </c>
       <c r="B49" t="s">
         <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
         <v>178</v>
       </c>
       <c r="E49" t="s">
         <v>179</v>
       </c>
       <c r="G49" t="s">
         <v>180</v>
       </c>
       <c r="H49" t="n">
         <v>37947.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>5149.0</v>
       </c>
       <c r="B50" t="s">
         <v>181</v>
       </c>
       <c r="C50" t="s">
@@ -2334,51 +2334,51 @@
       </c>
       <c r="D50" t="s">
         <v>182</v>
       </c>
       <c r="E50" t="s">
         <v>183</v>
       </c>
       <c r="G50" t="s">
         <v>184</v>
       </c>
       <c r="H50" t="n">
         <v>37948.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>5150.0</v>
       </c>
       <c r="B51" t="s">
         <v>185</v>
       </c>
       <c r="C51" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
         <v>186</v>
       </c>
       <c r="E51" t="s">
         <v>187</v>
       </c>
       <c r="G51" t="s">
         <v>184</v>
       </c>
       <c r="H51" t="n">
         <v>37948.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">