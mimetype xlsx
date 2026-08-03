--- v0 (2026-04-07)
+++ v1 (2026-08-03)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="186">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -322,125 +322,125 @@
   <si>
     <t>9, 35, 36, 37, 39, 42</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>ZP 13601</t>
   </si>
   <si>
     <t>24759</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Foundation</t>
   </si>
   <si>
     <t>RL 13571</t>
   </si>
   <si>
     <t>14012</t>
   </si>
   <si>
+    <t>Let's go West</t>
+  </si>
+  <si>
+    <t>RL 13576</t>
+  </si>
+  <si>
+    <t>14036</t>
+  </si>
+  <si>
+    <t>KING GEORGE</t>
+  </si>
+  <si>
+    <t>RL 13570</t>
+  </si>
+  <si>
+    <t>14011</t>
+  </si>
+  <si>
+    <t>West Park</t>
+  </si>
+  <si>
+    <t>RL 13574</t>
+  </si>
+  <si>
+    <t>14034</t>
+  </si>
+  <si>
     <t>TRAVELLER</t>
   </si>
   <si>
     <t>RL 13579</t>
   </si>
   <si>
     <t>14039</t>
   </si>
   <si>
     <t>LUNASEAL</t>
   </si>
   <si>
     <t>RL 13582</t>
   </si>
   <si>
     <t>14042</t>
   </si>
   <si>
     <t>1, 4, 16, 17</t>
   </si>
   <si>
     <t>West</t>
   </si>
   <si>
     <t>RL 13566</t>
   </si>
   <si>
     <t>14111</t>
   </si>
   <si>
     <t>GOLDEN WEST</t>
   </si>
   <si>
     <t>RL 13567</t>
   </si>
   <si>
     <t>14112</t>
   </si>
   <si>
     <t>3, 14, 15, 18, 24, 25, 28, 32</t>
   </si>
   <si>
-    <t>KING GEORGE</t>
-[...1 lines deleted...]
-  <si>
     <t>RL 13569</t>
   </si>
   <si>
     <t>14114</t>
   </si>
   <si>
-    <t>Let's go West</t>
-[...22 lines deleted...]
-  <si>
     <t>CITATION</t>
   </si>
   <si>
     <t>ZP 13616</t>
   </si>
   <si>
     <t>24130</t>
   </si>
   <si>
     <t>LONGWAY</t>
   </si>
   <si>
     <t>ZP 13617</t>
   </si>
   <si>
     <t>24131</t>
   </si>
   <si>
     <t>HUDSON</t>
   </si>
   <si>
     <t>ZP 13619</t>
   </si>
   <si>
     <t>24439</t>
@@ -481,126 +481,123 @@
   <si>
     <t>24256</t>
   </si>
   <si>
     <t>KERMEL</t>
   </si>
   <si>
     <t>ZP 13624</t>
   </si>
   <si>
     <t>24441</t>
   </si>
   <si>
     <t>1, 17, 22, 23, 24, 25</t>
   </si>
   <si>
     <t>ZP 13632</t>
   </si>
   <si>
     <t>24257</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
+    <t>SANDMORE</t>
+  </si>
+  <si>
+    <t>ZP 13638</t>
+  </si>
+  <si>
+    <t>24350</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>RITMO di PERLA</t>
+  </si>
+  <si>
+    <t>ZP 13643</t>
+  </si>
+  <si>
+    <t>24361</t>
+  </si>
+  <si>
+    <t>AVON CELLI</t>
+  </si>
+  <si>
+    <t>ZP 13645</t>
+  </si>
+  <si>
+    <t>24363</t>
+  </si>
+  <si>
+    <t>TIZIANO</t>
+  </si>
+  <si>
+    <t>ZP 13655</t>
+  </si>
+  <si>
+    <t>24026</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>CINZANO Bitter Soda</t>
   </si>
   <si>
     <t>ZP 13657</t>
   </si>
   <si>
     <t>24025</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>SYNERGIE LIFT LABORATOIRES GARNIER</t>
   </si>
   <si>
     <t>ZP 13658</t>
   </si>
   <si>
     <t>24453</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VILRASTA AB</t>
   </si>
   <si>
     <t>ZP 13661</t>
   </si>
   <si>
     <t>23898</t>
   </si>
   <si>
     <t>37</t>
-  </si>
-[...40 lines deleted...]
-    <t>24363</t>
   </si>
   <si>
     <t>HILLESHOEG SANDOZ SEEDS</t>
   </si>
   <si>
     <t>ZP 13654</t>
   </si>
   <si>
     <t>24000</t>
   </si>
   <si>
     <t>31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -775,190 +772,190 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1584000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1548000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1548000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>1548000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1548000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1651,238 +1648,238 @@
       <c r="A27" t="n">
         <v>5176.0</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
       <c r="H27" t="n">
         <v>37951.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>5177.0</v>
       </c>
       <c r="B28" t="s">
         <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="G28" t="s">
         <v>100</v>
       </c>
       <c r="H28" t="n">
         <v>37951.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>5178.0</v>
       </c>
       <c r="B29" t="s">
         <v>107</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>109</v>
       </c>
       <c r="G29" t="s">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="H29" t="n">
         <v>37951.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="79.2" customHeight="true">
+    <row r="30" ht="121.65" customHeight="true">
       <c r="A30" t="n">
         <v>5179.0</v>
       </c>
       <c r="B30" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>111</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G30" t="s">
         <v>100</v>
       </c>
       <c r="H30" t="n">
         <v>37951.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>5180.0</v>
       </c>
       <c r="B31" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C31" t="s">
         <v>20</v>
       </c>
       <c r="D31" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" t="s">
         <v>115</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>117</v>
+        <v>100</v>
       </c>
       <c r="H31" t="n">
         <v>37951.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="84.9" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>5181.0</v>
       </c>
       <c r="B32" t="s">
+        <v>116</v>
+      </c>
+      <c r="C32" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" t="s">
         <v>118</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="G32" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="H32" t="n">
         <v>37951.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="75.0" customHeight="true">
+    <row r="33" ht="79.2" customHeight="true">
       <c r="A33" t="n">
         <v>5182.0</v>
       </c>
       <c r="B33" t="s">
+        <v>120</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>121</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="G33" t="s">
         <v>100</v>
       </c>
       <c r="H33" t="n">
         <v>37951.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>5183.0</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>124</v>
       </c>
       <c r="E34" t="s">
         <v>125</v>
       </c>
       <c r="G34" t="s">
-        <v>100</v>
+        <v>126</v>
       </c>
       <c r="H34" t="n">
         <v>37951.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="121.65" customHeight="true">
+    <row r="35" ht="84.9" customHeight="true">
       <c r="A35" t="n">
         <v>5184.0</v>
       </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>107</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="G35" t="s">
         <v>100</v>
       </c>
       <c r="H35" t="n">
         <v>37951.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5185.0</v>
       </c>
       <c r="B36" t="s">
@@ -2073,242 +2070,242 @@
       </c>
       <c r="D43" t="s">
         <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>155</v>
       </c>
       <c r="G43" t="s">
         <v>156</v>
       </c>
       <c r="H43" t="n">
         <v>37954.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>5193.0</v>
       </c>
       <c r="B44" t="s">
         <v>157</v>
       </c>
       <c r="C44" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D44" t="s">
         <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>159</v>
       </c>
       <c r="G44" t="s">
         <v>160</v>
       </c>
       <c r="H44" t="n">
         <v>37955.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>5194.0</v>
       </c>
       <c r="B45" t="s">
         <v>161</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>162</v>
       </c>
       <c r="E45" t="s">
         <v>163</v>
       </c>
       <c r="G45" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="H45" t="n">
         <v>37955.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>5195.0</v>
       </c>
       <c r="B46" t="s">
+        <v>164</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>165</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>166</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="H46" t="n">
         <v>37955.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5196.0</v>
       </c>
       <c r="B47" t="s">
+        <v>167</v>
+      </c>
+      <c r="C47" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" t="s">
+        <v>168</v>
+      </c>
+      <c r="E47" t="s">
         <v>169</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="G47" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="H47" t="n">
         <v>37955.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5197.0</v>
       </c>
       <c r="B48" t="s">
+        <v>171</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>172</v>
+      </c>
+      <c r="E48" t="s">
         <v>173</v>
       </c>
-      <c r="C48" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="H48" t="n">
         <v>37955.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>5198.0</v>
       </c>
       <c r="B49" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
+        <v>175</v>
+      </c>
+      <c r="E49" t="s">
+        <v>176</v>
+      </c>
+      <c r="G49" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H49" t="n">
         <v>37955.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>5199.0</v>
       </c>
       <c r="B50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>179</v>
+      </c>
+      <c r="E50" t="s">
         <v>180</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="G50" t="s">
         <v>181</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="H50" t="n">
         <v>37955.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>5200.0</v>
       </c>
       <c r="B51" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>183</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="E51" t="s">
         <v>184</v>
       </c>
-      <c r="E51" t="s">
+      <c r="G51" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="H51" t="n">
         <v>37955.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>