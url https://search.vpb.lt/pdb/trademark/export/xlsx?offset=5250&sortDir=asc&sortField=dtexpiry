--- v0 (2026-04-07)
+++ v1 (2026-08-03)
@@ -298,86 +298,86 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Plungės Pienas P P sūris Gardukas</t>
   </si>
   <si>
     <t>ZP 13910</t>
   </si>
   <si>
     <t>24287</t>
   </si>
   <si>
     <t>Plungės Pienas P P</t>
   </si>
   <si>
     <t>ZP 13911</t>
   </si>
   <si>
     <t>24286</t>
   </si>
   <si>
     <t>29, 35, 39</t>
   </si>
   <si>
+    <t>LE BRUNICHE</t>
+  </si>
+  <si>
+    <t>RL 13948</t>
+  </si>
+  <si>
+    <t>14269</t>
+  </si>
+  <si>
+    <t>NOZZOLE</t>
+  </si>
+  <si>
+    <t>RL 13947</t>
+  </si>
+  <si>
+    <t>14268</t>
+  </si>
+  <si>
     <t>LA FORRA</t>
   </si>
   <si>
     <t>RL 13946</t>
   </si>
   <si>
     <t>14267</t>
   </si>
   <si>
     <t>PLAUTO</t>
   </si>
   <si>
     <t>RL 13949</t>
   </si>
   <si>
     <t>14270</t>
   </si>
   <si>
-    <t>LE BRUNICHE</t>
-[...16 lines deleted...]
-  <si>
     <t>MODUL'SPRAY</t>
   </si>
   <si>
     <t>ZP 13976</t>
   </si>
   <si>
     <t>26044</t>
   </si>
   <si>
     <t>SEANSAS</t>
   </si>
   <si>
     <t>ZP 13978</t>
   </si>
   <si>
     <t>25303</t>
   </si>
   <si>
     <t>9, 35, 41, 42</t>
   </si>
   <si>
     <t>A adelaras</t>
   </si>
   <si>
     <t>ZP 13965</t>
@@ -397,62 +397,95 @@
   <si>
     <t>14271</t>
   </si>
   <si>
     <t>3, 42</t>
   </si>
   <si>
     <t>RL 13987</t>
   </si>
   <si>
     <t>14277</t>
   </si>
   <si>
     <t>AV DANA</t>
   </si>
   <si>
     <t>ZP 13980</t>
   </si>
   <si>
     <t>31354</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>PRIMA CUVEE DI CLIVO</t>
+  </si>
+  <si>
+    <t>RL 13983</t>
+  </si>
+  <si>
+    <t>14273</t>
+  </si>
+  <si>
+    <t>TORGAIO</t>
+  </si>
+  <si>
+    <t>RL 13988</t>
+  </si>
+  <si>
+    <t>14278</t>
+  </si>
+  <si>
+    <t>GRIFFE</t>
+  </si>
+  <si>
+    <t>RL 13992</t>
+  </si>
+  <si>
+    <t>14282</t>
+  </si>
+  <si>
+    <t>VILLA RUFFINO</t>
+  </si>
+  <si>
+    <t>RL 13982</t>
+  </si>
+  <si>
+    <t>14272</t>
+  </si>
+  <si>
     <t>LIBAIO RUFFINO</t>
   </si>
   <si>
     <t>RL 13986</t>
   </si>
   <si>
     <t>14276</t>
   </si>
   <si>
-    <t>GRIFFE</t>
-[...1 lines deleted...]
-  <si>
     <t>RL 13991</t>
   </si>
   <si>
     <t>14281</t>
   </si>
   <si>
     <t>ANTEPRIMA</t>
   </si>
   <si>
     <t>RL 13985</t>
   </si>
   <si>
     <t>14275</t>
   </si>
   <si>
     <t>LIBAIO</t>
   </si>
   <si>
     <t>RL 13984</t>
   </si>
   <si>
     <t>14274</t>
   </si>
   <si>
     <t>AZIANO</t>
@@ -470,83 +503,50 @@
     <t>RL 13989</t>
   </si>
   <si>
     <t>14279</t>
   </si>
   <si>
     <t>POGGIO REALE</t>
   </si>
   <si>
     <t>RL 13994</t>
   </si>
   <si>
     <t>14348</t>
   </si>
   <si>
     <t>32, 33</t>
   </si>
   <si>
     <t>SPALLETTI</t>
   </si>
   <si>
     <t>RL 13993</t>
   </si>
   <si>
     <t>14347</t>
-  </si>
-[...31 lines deleted...]
-    <t>14272</t>
   </si>
   <si>
     <t>RBra</t>
   </si>
   <si>
     <t>ZP 14002</t>
   </si>
   <si>
     <t>21478</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>KAPITAL</t>
   </si>
   <si>
     <t>ZP 14018</t>
   </si>
   <si>
     <t>24496</t>
   </si>
   <si>
     <t>16</t>
   </si>
@@ -719,152 +719,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1044000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="972000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -1765,354 +1765,354 @@
       <c r="A35" t="n">
         <v>5284.0</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>126</v>
       </c>
       <c r="E35" t="s">
         <v>127</v>
       </c>
       <c r="G35" t="s">
         <v>128</v>
       </c>
       <c r="H35" t="n">
         <v>37972.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="82.05" customHeight="true">
+    <row r="36">
       <c r="A36" t="n">
         <v>5285.0</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D36" t="s">
         <v>130</v>
       </c>
       <c r="E36" t="s">
         <v>131</v>
       </c>
       <c r="G36" t="s">
         <v>41</v>
       </c>
       <c r="H36" t="n">
         <v>37972.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5286.0</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>38</v>
       </c>
       <c r="D37" t="s">
         <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>134</v>
       </c>
       <c r="G37" t="s">
         <v>41</v>
       </c>
       <c r="H37" t="n">
         <v>37972.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" ht="76.4" customHeight="true">
       <c r="A38" t="n">
         <v>5287.0</v>
       </c>
       <c r="B38" t="s">
         <v>135</v>
       </c>
       <c r="C38" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>136</v>
       </c>
       <c r="E38" t="s">
         <v>137</v>
       </c>
       <c r="G38" t="s">
         <v>41</v>
       </c>
       <c r="H38" t="n">
         <v>37972.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>5288.0</v>
       </c>
       <c r="B39" t="s">
         <v>138</v>
       </c>
       <c r="C39" t="s">
         <v>38</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>140</v>
       </c>
       <c r="G39" t="s">
         <v>41</v>
       </c>
       <c r="H39" t="n">
         <v>37972.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" ht="82.05" customHeight="true">
       <c r="A40" t="n">
         <v>5289.0</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>38</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>143</v>
       </c>
       <c r="G40" t="s">
         <v>41</v>
       </c>
       <c r="H40" t="n">
         <v>37972.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="79.2" customHeight="true">
+    <row r="41">
       <c r="A41" t="n">
         <v>5290.0</v>
       </c>
       <c r="B41" t="s">
+        <v>135</v>
+      </c>
+      <c r="C41" t="s">
+        <v>38</v>
+      </c>
+      <c r="D41" t="s">
         <v>144</v>
       </c>
-      <c r="C41" t="s">
-[...2 lines deleted...]
-      <c r="D41" t="s">
+      <c r="E41" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="G41" t="s">
         <v>41</v>
       </c>
       <c r="H41" t="n">
         <v>37972.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>5291.0</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
         <v>38</v>
       </c>
       <c r="D42" t="s">
+        <v>147</v>
+      </c>
+      <c r="E42" t="s">
         <v>148</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H42" t="n">
         <v>37972.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>5292.0</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>38</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E43" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="G43" t="s">
-        <v>150</v>
+        <v>41</v>
       </c>
       <c r="H43" t="n">
         <v>37972.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>5293.0</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
         <v>38</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="G44" t="s">
         <v>41</v>
       </c>
       <c r="H44" t="n">
         <v>37972.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45">
+    <row r="45" ht="79.2" customHeight="true">
       <c r="A45" t="n">
         <v>5294.0</v>
       </c>
       <c r="B45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E45" t="s">
         <v>157</v>
-      </c>
-[...7 lines deleted...]
-        <v>159</v>
       </c>
       <c r="G45" t="s">
         <v>41</v>
       </c>
       <c r="H45" t="n">
         <v>37972.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="76.4" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>5295.0</v>
       </c>
       <c r="B46" t="s">
-        <v>132</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="D46" t="s">
+        <v>159</v>
+      </c>
+      <c r="E46" t="s">
         <v>160</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="H46" t="n">
         <v>37972.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5296.0</v>
       </c>
       <c r="B47" t="s">
         <v>162</v>
       </c>
       <c r="C47" t="s">
         <v>38</v>
       </c>
       <c r="D47" t="s">
         <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>164</v>
       </c>
       <c r="G47" t="s">
-        <v>41</v>
+        <v>161</v>
       </c>
       <c r="H47" t="n">
         <v>37972.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5297.0</v>
       </c>
       <c r="B48" t="s">
         <v>165</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>167</v>
       </c>
       <c r="G48" t="s">