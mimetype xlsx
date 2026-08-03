--- v0 (2026-04-07)
+++ v1 (2026-08-03)
@@ -262,137 +262,137 @@
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>ATILA</t>
   </si>
   <si>
     <t>2001 2104</t>
   </si>
   <si>
     <t>45412</t>
   </si>
   <si>
     <t>CITRAMONUM MITE</t>
   </si>
   <si>
     <t>2001 2188</t>
   </si>
   <si>
     <t>46419</t>
   </si>
   <si>
+    <t>EUROSTAR</t>
+  </si>
+  <si>
+    <t>RL 14047</t>
+  </si>
+  <si>
+    <t>14197</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
     <t>EUROTECH</t>
   </si>
   <si>
     <t>RL 14046</t>
   </si>
   <si>
     <t>14196</t>
   </si>
   <si>
-    <t>12</t>
-[...10 lines deleted...]
-  <si>
     <t>Leavia</t>
   </si>
   <si>
     <t>ZP 14060</t>
   </si>
   <si>
     <t>24393</t>
   </si>
   <si>
     <t>RIKA</t>
   </si>
   <si>
     <t>ZP 14067</t>
   </si>
   <si>
     <t>24744</t>
   </si>
   <si>
     <t>9, 35, 40, 42</t>
   </si>
   <si>
     <t>ROYAL Ekstra</t>
   </si>
   <si>
     <t>ZP 14070</t>
   </si>
   <si>
     <t>24555</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
+    <t>K BetaFilm</t>
+  </si>
+  <si>
+    <t>RL 14065</t>
+  </si>
+  <si>
+    <t>14200</t>
+  </si>
+  <si>
+    <t>41, 42</t>
+  </si>
+  <si>
     <t>K TaurusFilm</t>
   </si>
   <si>
     <t>RL 14064</t>
   </si>
   <si>
     <t>14199</t>
   </si>
   <si>
-    <t>41, 42</t>
-[...1 lines deleted...]
-  <si>
     <t>K Unitel</t>
   </si>
   <si>
     <t>RL 14066</t>
   </si>
   <si>
     <t>14201</t>
   </si>
   <si>
     <t>9, 16, 41, 42</t>
   </si>
   <si>
-    <t>K BetaFilm</t>
-[...7 lines deleted...]
-  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 14075</t>
   </si>
   <si>
     <t>24365</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>SENSOR</t>
   </si>
   <si>
     <t>ZP 14076</t>
   </si>
   <si>
     <t>24364</t>
   </si>
   <si>
     <t>5, 30</t>
   </si>
   <si>
     <t>CLAUSEN</t>
@@ -418,125 +418,134 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>METALTEMPLE</t>
   </si>
   <si>
     <t>RL 14083</t>
   </si>
   <si>
     <t>14203</t>
   </si>
   <si>
     <t>6, 7, 8</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>RL 14084</t>
   </si>
   <si>
     <t>14204</t>
   </si>
   <si>
+    <t>funny</t>
+  </si>
+  <si>
+    <t>ZP 14133</t>
+  </si>
+  <si>
+    <t>25224</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
     <t>NATUFARM</t>
   </si>
   <si>
     <t>ZP 14098</t>
   </si>
   <si>
     <t>24740</t>
   </si>
   <si>
     <t>3, 5, 10, 35, 42</t>
   </si>
   <si>
     <t>LITART KONCERTINĖ AGENTŪRA</t>
   </si>
   <si>
     <t>ZP 14100</t>
   </si>
   <si>
     <t>24368</t>
   </si>
   <si>
     <t>36, 39, 41, 42</t>
   </si>
   <si>
-    <t>funny</t>
-[...10 lines deleted...]
-  <si>
     <t>ZP 14101</t>
   </si>
   <si>
     <t>24398</t>
   </si>
   <si>
     <t>20, 37, 42</t>
   </si>
   <si>
     <t>GIRO</t>
   </si>
   <si>
     <t>ZP 14102</t>
   </si>
   <si>
     <t>24367</t>
   </si>
   <si>
     <t>23, 24, 35, 36, 39</t>
   </si>
   <si>
     <t>QUINODIS</t>
   </si>
   <si>
     <t>ZP 14107</t>
   </si>
   <si>
     <t>24503</t>
   </si>
   <si>
     <t>Keiju</t>
   </si>
   <si>
     <t>ZP 14111</t>
   </si>
   <si>
     <t>24681</t>
   </si>
   <si>
+    <t>CONTAC</t>
+  </si>
+  <si>
+    <t>RL 14119</t>
+  </si>
+  <si>
+    <t>14376</t>
+  </si>
+  <si>
     <t>DRAGONDA</t>
   </si>
   <si>
     <t>RL 14114</t>
   </si>
   <si>
     <t>14207</t>
   </si>
   <si>
     <t>35, 38, 41</t>
   </si>
   <si>
     <t>LA MACCHINA MERAVIGLIOSA</t>
   </si>
   <si>
     <t>RL 14116</t>
   </si>
   <si>
     <t>14209</t>
   </si>
   <si>
     <t>WISAPEX</t>
   </si>
   <si>
     <t>RL 14123</t>
@@ -575,59 +584,50 @@
     <t>RL 14115</t>
   </si>
   <si>
     <t>14208</t>
   </si>
   <si>
     <t>RL 14124</t>
   </si>
   <si>
     <t>14132</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>DaupHIN</t>
   </si>
   <si>
     <t>RL 14126</t>
   </si>
   <si>
     <t>14134</t>
   </si>
   <si>
     <t>20</t>
-  </si>
-[...7 lines deleted...]
-    <t>14376</t>
   </si>
   <si>
     <t>kvaja</t>
   </si>
   <si>
     <t>ZP 14171</t>
   </si>
   <si>
     <t>24783</t>
   </si>
   <si>
     <t>7, 9, 35, 37, 40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -847,69 +847,69 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -923,202 +923,202 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>27</xdr:row>
-      <xdr:rowOff>1080000</xdr:rowOff>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1780,120 +1780,120 @@
       <c r="A25" t="n">
         <v>5324.0</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>99</v>
       </c>
       <c r="E25" t="s">
         <v>100</v>
       </c>
       <c r="G25" t="s">
         <v>101</v>
       </c>
       <c r="H25" t="n">
         <v>37982.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="79.2" customHeight="true">
+    <row r="26" ht="84.9" customHeight="true">
       <c r="A26" t="n">
         <v>5325.0</v>
       </c>
       <c r="B26" t="s">
         <v>102</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>104</v>
       </c>
       <c r="G26" t="s">
         <v>105</v>
       </c>
       <c r="H26" t="n">
         <v>37982.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="79.2" customHeight="true">
       <c r="A27" t="n">
         <v>5326.0</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="H27" t="n">
         <v>37982.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" ht="84.9" customHeight="true">
+    <row r="28" ht="79.2" customHeight="true">
       <c r="A28" t="n">
         <v>5327.0</v>
       </c>
       <c r="B28" t="s">
+        <v>109</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>110</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>111</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H28" t="n">
         <v>37982.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>5328.0</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
         <v>113</v>
       </c>
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="G29" t="s">
         <v>116</v>
       </c>
@@ -2020,51 +2020,51 @@
       </c>
       <c r="D34" t="s">
         <v>134</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="G34" t="s">
         <v>132</v>
       </c>
       <c r="H34" t="n">
         <v>37983.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>5334.0</v>
       </c>
       <c r="B35" t="s">
         <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="E35" t="s">
         <v>138</v>
       </c>
       <c r="G35" t="s">
         <v>139</v>
       </c>
       <c r="H35" t="n">
         <v>37984.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5335.0</v>
       </c>
       <c r="B36" t="s">
         <v>140</v>
       </c>
       <c r="C36" t="s">
@@ -2072,51 +2072,51 @@
       </c>
       <c r="D36" t="s">
         <v>141</v>
       </c>
       <c r="E36" t="s">
         <v>142</v>
       </c>
       <c r="G36" t="s">
         <v>143</v>
       </c>
       <c r="H36" t="n">
         <v>37984.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5336.0</v>
       </c>
       <c r="B37" t="s">
         <v>144</v>
       </c>
       <c r="C37" t="s">
-        <v>44</v>
+        <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="E37" t="s">
         <v>146</v>
       </c>
       <c r="G37" t="s">
         <v>147</v>
       </c>
       <c r="H37" t="n">
         <v>37984.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>5337.0</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>113</v>
       </c>
@@ -2209,259 +2209,259 @@
       </c>
       <c r="H41" t="n">
         <v>37984.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>5341.0</v>
       </c>
       <c r="B42" t="s">
         <v>161</v>
       </c>
       <c r="C42" t="s">
         <v>44</v>
       </c>
       <c r="D42" t="s">
         <v>162</v>
       </c>
       <c r="E42" t="s">
         <v>163</v>
       </c>
       <c r="G42" t="s">
-        <v>164</v>
+        <v>65</v>
       </c>
       <c r="H42" t="n">
         <v>37984.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>5342.0</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C43" t="s">
         <v>44</v>
       </c>
       <c r="D43" t="s">
+        <v>165</v>
+      </c>
+      <c r="E43" t="s">
         <v>166</v>
       </c>
-      <c r="E43" t="s">
+      <c r="G43" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="H43" t="n">
         <v>37984.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>5343.0</v>
       </c>
       <c r="B44" t="s">
         <v>168</v>
       </c>
       <c r="C44" t="s">
         <v>44</v>
       </c>
       <c r="D44" t="s">
         <v>169</v>
       </c>
       <c r="E44" t="s">
         <v>170</v>
       </c>
       <c r="G44" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="H44" t="n">
         <v>37984.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>5344.0</v>
       </c>
       <c r="B45" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C45" t="s">
         <v>44</v>
       </c>
       <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" t="s">
         <v>173</v>
       </c>
-      <c r="E45" t="s">
+      <c r="G45" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H45" t="n">
         <v>37984.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="82.05" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>5345.0</v>
       </c>
       <c r="B46" t="s">
+        <v>175</v>
+      </c>
+      <c r="C46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D46" t="s">
         <v>176</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>177</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="H46" t="n">
         <v>37984.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="79.2" customHeight="true">
+    <row r="47" ht="82.05" customHeight="true">
       <c r="A47" t="n">
         <v>5346.0</v>
       </c>
       <c r="B47" t="s">
-        <v>2</v>
+        <v>179</v>
       </c>
       <c r="C47" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>180</v>
       </c>
       <c r="E47" t="s">
         <v>181</v>
       </c>
       <c r="G47" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="H47" t="n">
         <v>37984.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48">
+    <row r="48" ht="79.2" customHeight="true">
       <c r="A48" t="n">
         <v>5347.0</v>
       </c>
       <c r="B48" t="s">
-        <v>168</v>
+        <v>2</v>
       </c>
       <c r="C48" t="s">
-        <v>44</v>
+        <v>113</v>
       </c>
       <c r="D48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G48" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
       <c r="H48" t="n">
         <v>37984.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="79.2" customHeight="true">
+    <row r="49">
       <c r="A49" t="n">
         <v>5348.0</v>
       </c>
       <c r="B49" t="s">
+        <v>171</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" t="s">
         <v>185</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>186</v>
       </c>
-      <c r="E49" t="s">
+      <c r="G49" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="H49" t="n">
         <v>37984.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" ht="79.2" customHeight="true">
       <c r="A50" t="n">
         <v>5349.0</v>
       </c>
       <c r="B50" t="s">
+        <v>188</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>189</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>190</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H50" t="n">
         <v>37984.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>5350.0</v>
       </c>
       <c r="B51" t="s">
         <v>192</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>193</v>
       </c>
       <c r="E51" t="s">
         <v>194</v>
       </c>
       <c r="G51" t="s">