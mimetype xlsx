--- v0 (2026-04-07)
+++ v1 (2026-08-03)
@@ -202,333 +202,333 @@
   <si>
     <t>41</t>
   </si>
   <si>
     <t>LIETUVOS KREPŠINIO LYGA LKL</t>
   </si>
   <si>
     <t>ZP 14142</t>
   </si>
   <si>
     <t>23271</t>
   </si>
   <si>
     <t>Omega</t>
   </si>
   <si>
     <t>ZP 14150</t>
   </si>
   <si>
     <t>25584</t>
   </si>
   <si>
     <t>1, 9, 16, 20</t>
   </si>
   <si>
+    <t>LIPARI</t>
+  </si>
+  <si>
+    <t>RL 14190</t>
+  </si>
+  <si>
+    <t>14213</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>CROMA</t>
+  </si>
+  <si>
+    <t>RL 14200</t>
+  </si>
+  <si>
+    <t>14223</t>
+  </si>
+  <si>
+    <t>TOTEM Total Energy Module</t>
+  </si>
+  <si>
+    <t>RL 14215</t>
+  </si>
+  <si>
+    <t>14235</t>
+  </si>
+  <si>
+    <t>7, 11</t>
+  </si>
+  <si>
+    <t>GARDOLENE</t>
+  </si>
+  <si>
+    <t>RL 14154</t>
+  </si>
+  <si>
+    <t>14284</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>CARLINO</t>
+  </si>
+  <si>
+    <t>RL 14196</t>
+  </si>
+  <si>
+    <t>14219</t>
+  </si>
+  <si>
+    <t>Croma CHT</t>
+  </si>
+  <si>
+    <t>RL 14214</t>
+  </si>
+  <si>
+    <t>14234</t>
+  </si>
+  <si>
+    <t>9, 12</t>
+  </si>
+  <si>
     <t>NOVA</t>
   </si>
   <si>
     <t>RL 14143</t>
   </si>
   <si>
     <t>14139</t>
   </si>
   <si>
     <t>29, 30</t>
   </si>
   <si>
     <t>Olystar</t>
   </si>
   <si>
     <t>RL 14144</t>
   </si>
   <si>
     <t>14140</t>
   </si>
   <si>
     <t>9, 16, 37, 42</t>
   </si>
   <si>
+    <t>Carrera</t>
+  </si>
+  <si>
+    <t>RL 14146</t>
+  </si>
+  <si>
+    <t>14142</t>
+  </si>
+  <si>
+    <t>9, 16</t>
+  </si>
+  <si>
+    <t>COUER DE PARFUM</t>
+  </si>
+  <si>
+    <t>RL 14161</t>
+  </si>
+  <si>
+    <t>14150</t>
+  </si>
+  <si>
     <t>Olyfax</t>
   </si>
   <si>
     <t>RL 14145</t>
   </si>
   <si>
     <t>14141</t>
   </si>
   <si>
     <t>1, 9, 16</t>
   </si>
   <si>
     <t>Traveller</t>
   </si>
   <si>
     <t>RL 14149</t>
   </si>
   <si>
     <t>14145</t>
   </si>
   <si>
     <t>RL 14166</t>
   </si>
   <si>
     <t>14171</t>
   </si>
   <si>
     <t>29, 30, 31, 32, 33</t>
   </si>
   <si>
-    <t>Carrera</t>
-[...19 lines deleted...]
-  <si>
     <t>GARDAL</t>
   </si>
   <si>
     <t>RL 14156</t>
   </si>
   <si>
     <t>14286</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>Uno!</t>
   </si>
   <si>
     <t>RL 14203</t>
   </si>
   <si>
     <t>14227</t>
   </si>
   <si>
     <t>12, 35, 38</t>
   </si>
   <si>
+    <t>stars S</t>
+  </si>
+  <si>
+    <t>RL 14216</t>
+  </si>
+  <si>
+    <t>14236</t>
+  </si>
+  <si>
+    <t>11, 12, 17, 18</t>
+  </si>
+  <si>
     <t>Gardobond</t>
   </si>
   <si>
     <t>RL 14153</t>
   </si>
   <si>
     <t>14283</t>
   </si>
   <si>
     <t>1, 2, 3, 42</t>
   </si>
   <si>
-    <t>LIPARI</t>
-[...71 lines deleted...]
-    <t>11, 12, 17, 18</t>
+    <t>SANTAKA</t>
+  </si>
+  <si>
+    <t>ZP 14244</t>
+  </si>
+  <si>
+    <t>24733</t>
+  </si>
+  <si>
+    <t>9, 11, 18, 19, 20, 28, 35, 36, 37, 41</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>ZP 14245</t>
+  </si>
+  <si>
+    <t>24734</t>
+  </si>
+  <si>
+    <t>JAUNATIS</t>
+  </si>
+  <si>
+    <t>ZP 14248</t>
+  </si>
+  <si>
+    <t>25293</t>
+  </si>
+  <si>
+    <t>16, 35, 41, 42</t>
+  </si>
+  <si>
+    <t>AQUA-VAC</t>
+  </si>
+  <si>
+    <t>ZP 14262</t>
+  </si>
+  <si>
+    <t>24404</t>
+  </si>
+  <si>
+    <t>7</t>
   </si>
   <si>
     <t>VIDEOKAUKAS</t>
   </si>
   <si>
     <t>ZP 14268</t>
   </si>
   <si>
     <t>24508</t>
   </si>
   <si>
     <t>35, 41</t>
   </si>
   <si>
-    <t>SANTAKA</t>
-[...41 lines deleted...]
-    <t>7</t>
+    <t>ACOUSTIC WAVE</t>
+  </si>
+  <si>
+    <t>RL 14256</t>
+  </si>
+  <si>
+    <t>14241</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>BOSE DIRECT/REFLECTING</t>
+  </si>
+  <si>
+    <t>RL 14254</t>
+  </si>
+  <si>
+    <t>14240</t>
+  </si>
+  <si>
+    <t>BOSE DIGICALL</t>
+  </si>
+  <si>
+    <t>RL 14258</t>
+  </si>
+  <si>
+    <t>14243</t>
+  </si>
+  <si>
+    <t>9, 37, 42</t>
   </si>
   <si>
     <t>BOSE</t>
   </si>
   <si>
     <t>RL 14257</t>
   </si>
   <si>
     <t>14242</t>
-  </si>
-[...31 lines deleted...]
-    <t>14243</t>
   </si>
   <si>
     <t>GP ELVORA FV</t>
   </si>
   <si>
     <t>ZP 14276</t>
   </si>
   <si>
     <t>24452</t>
   </si>
   <si>
     <t>6, 19, 35, 37, 42</t>
   </si>
   <si>
     <t>BRALEN</t>
   </si>
   <si>
     <t>ZP 14277</t>
   </si>
   <si>
     <t>24902</t>
   </si>
   <si>
     <t>ROSTOK</t>
   </si>
@@ -650,133 +650,133 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -802,133 +802,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1302,718 +1302,718 @@
       <c r="A14" t="n">
         <v>5363.0</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>61</v>
       </c>
       <c r="E14" t="s">
         <v>62</v>
       </c>
       <c r="G14" t="s">
         <v>63</v>
       </c>
       <c r="H14" t="n">
         <v>37985.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="79.2" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>5364.0</v>
       </c>
       <c r="B15" t="s">
         <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
         <v>65</v>
       </c>
       <c r="E15" t="s">
         <v>66</v>
       </c>
       <c r="G15" t="s">
         <v>67</v>
       </c>
       <c r="H15" t="n">
         <v>37985.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>5365.0</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="G16" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="H16" t="n">
         <v>37985.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" ht="79.2" customHeight="true">
       <c r="A17" t="n">
         <v>5366.0</v>
       </c>
       <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>72</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>73</v>
       </c>
-      <c r="E17" t="s">
+      <c r="G17" t="s">
         <v>74</v>
       </c>
-      <c r="G17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H17" t="n">
         <v>37985.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="79.2" customHeight="true">
+    <row r="18">
       <c r="A18" t="n">
         <v>5367.0</v>
       </c>
       <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
         <v>76</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="E18" t="s">
+      <c r="G18" t="s">
         <v>78</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="n">
         <v>37985.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" ht="79.2" customHeight="true">
+    <row r="19">
       <c r="A19" t="n">
         <v>5368.0</v>
       </c>
       <c r="B19" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E19" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G19" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="H19" t="n">
         <v>37985.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>5369.0</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
         <v>83</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="G20" t="s">
         <v>85</v>
       </c>
       <c r="H20" t="n">
         <v>37985.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" ht="79.2" customHeight="true">
       <c r="A21" t="n">
         <v>5370.0</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="H21" t="n">
         <v>37985.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>5371.0</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H22" t="n">
         <v>37985.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>5372.0</v>
       </c>
       <c r="B23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C23" t="s">
         <v>41</v>
       </c>
       <c r="D23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G23" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H23" t="n">
         <v>37985.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>5373.0</v>
       </c>
       <c r="B24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C24" t="s">
         <v>41</v>
       </c>
       <c r="D24" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E24" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
+        <v>48</v>
       </c>
       <c r="H24" t="n">
         <v>37985.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>5374.0</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
         <v>41</v>
       </c>
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>103</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25" t="n">
         <v>37985.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" ht="79.2" customHeight="true">
       <c r="A26" t="n">
         <v>5375.0</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>106</v>
       </c>
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>37985.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="79.2" customHeight="true">
       <c r="A27" t="n">
         <v>5376.0</v>
       </c>
       <c r="B27" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" t="s">
         <v>108</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>109</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H27" t="n">
         <v>37985.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>5377.0</v>
       </c>
       <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>113</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G28" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="H28" t="n">
         <v>37985.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>5378.0</v>
       </c>
       <c r="B29" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" t="s">
         <v>115</v>
       </c>
-      <c r="C29" t="s">
-[...2 lines deleted...]
-      <c r="D29" t="s">
+      <c r="E29" t="s">
         <v>116</v>
       </c>
-      <c r="E29" t="s">
+      <c r="G29" t="s">
         <v>117</v>
       </c>
-      <c r="G29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H29" t="n">
         <v>37985.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30">
+    <row r="30" ht="76.4" customHeight="true">
       <c r="A30" t="n">
         <v>5379.0</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
       <c r="C30" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>119</v>
       </c>
       <c r="E30" t="s">
         <v>120</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>
       </c>
       <c r="H30" t="n">
         <v>37985.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="76.4" customHeight="true">
+    <row r="31">
       <c r="A31" t="n">
         <v>5380.0</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="G31" t="s">
         <v>125</v>
       </c>
       <c r="H31" t="n">
         <v>37985.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>5381.0</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>127</v>
       </c>
       <c r="E32" t="s">
         <v>128</v>
       </c>
       <c r="G32" t="s">
         <v>129</v>
       </c>
       <c r="H32" t="n">
         <v>37986.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>5382.0</v>
       </c>
       <c r="B33" t="s">
         <v>130</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>131</v>
       </c>
       <c r="E33" t="s">
         <v>132</v>
       </c>
       <c r="G33" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="H33" t="n">
         <v>37986.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>5383.0</v>
       </c>
       <c r="B34" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
+        <v>134</v>
+      </c>
+      <c r="E34" t="s">
         <v>135</v>
       </c>
-      <c r="E34" t="s">
+      <c r="G34" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="H34" t="n">
         <v>37986.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="75.0" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>5384.0</v>
       </c>
       <c r="B35" t="s">
         <v>137</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D35" t="s">
         <v>138</v>
       </c>
       <c r="E35" t="s">
         <v>139</v>
       </c>
       <c r="G35" t="s">
         <v>140</v>
       </c>
       <c r="H35" t="n">
         <v>37986.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5385.0</v>
       </c>
       <c r="B36" t="s">
         <v>141</v>
       </c>
       <c r="C36" t="s">
         <v>41</v>
       </c>
       <c r="D36" t="s">
         <v>142</v>
       </c>
       <c r="E36" t="s">
         <v>143</v>
       </c>
       <c r="G36" t="s">
         <v>144</v>
       </c>
       <c r="H36" t="n">
         <v>37986.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="79.2" customHeight="true">
+    <row r="37">
       <c r="A37" t="n">
         <v>5386.0</v>
       </c>
       <c r="B37" t="s">
         <v>145</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="D37" t="s">
         <v>146</v>
       </c>
       <c r="E37" t="s">
         <v>147</v>
       </c>
       <c r="G37" t="s">
         <v>148</v>
       </c>
       <c r="H37" t="n">
         <v>37986.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>5387.0</v>
       </c>
       <c r="B38" t="s">
         <v>149</v>
       </c>
       <c r="C38" t="s">
         <v>41</v>
       </c>
       <c r="D38" t="s">
         <v>150</v>
       </c>
       <c r="E38" t="s">
         <v>151</v>
       </c>
       <c r="G38" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="H38" t="n">
         <v>37986.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>5388.0</v>
       </c>
       <c r="B39" t="s">
+        <v>152</v>
+      </c>
+      <c r="C39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D39" t="s">
         <v>153</v>
       </c>
-      <c r="C39" t="s">
-[...2 lines deleted...]
-      <c r="D39" t="s">
+      <c r="E39" t="s">
         <v>154</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="H39" t="n">
         <v>37986.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40">
+    <row r="40" ht="79.2" customHeight="true">
       <c r="A40" t="n">
         <v>5389.0</v>
       </c>
       <c r="B40" t="s">
         <v>156</v>
       </c>
       <c r="C40" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>157</v>
       </c>
       <c r="E40" t="s">
         <v>158</v>
       </c>
       <c r="G40" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="H40" t="n">
         <v>37986.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>5390.0</v>
       </c>
       <c r="B41" t="s">
         <v>159</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>160</v>
       </c>
       <c r="E41" t="s">
         <v>161</v>
       </c>
       <c r="G41" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="H41" t="n">
         <v>37991.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>5391.0</v>
       </c>
       <c r="B42" t="s">
         <v>163</v>
       </c>
       <c r="C42" t="s">
         <v>41</v>
       </c>
       <c r="D42" t="s">
         <v>164</v>
       </c>
       <c r="E42" t="s">
         <v>165</v>
       </c>
       <c r="G42" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="H42" t="n">
         <v>37991.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>5392.0</v>
       </c>
       <c r="B43" t="s">
         <v>166</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>167</v>
       </c>
       <c r="E43" t="s">
         <v>168</v>
       </c>
       <c r="G43" t="s">