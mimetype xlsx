--- v0 (2026-04-07)
+++ v1 (2026-08-03)
@@ -253,75 +253,75 @@
   <si>
     <t>25316</t>
   </si>
   <si>
     <t>GEDELITE</t>
   </si>
   <si>
     <t>ZP 14350</t>
   </si>
   <si>
     <t>25456</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 14352</t>
   </si>
   <si>
     <t>24607</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
+    <t>118 PASLAUGA</t>
+  </si>
+  <si>
+    <t>2000 0975</t>
+  </si>
+  <si>
+    <t>42353</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
     <t>Ventos duona</t>
   </si>
   <si>
     <t>99-1192</t>
   </si>
   <si>
     <t>40761</t>
   </si>
   <si>
     <t>30</t>
-  </si>
-[...13 lines deleted...]
-    <t>16</t>
   </si>
   <si>
     <t>MELITA</t>
   </si>
   <si>
     <t>ZP 14353</t>
   </si>
   <si>
     <t>24477</t>
   </si>
   <si>
     <t>19, 20, 35</t>
   </si>
   <si>
     <t>STONA</t>
   </si>
   <si>
     <t>ZP 14354</t>
   </si>
   <si>
     <t>24483</t>
   </si>
   <si>
     <t>35</t>
   </si>
@@ -659,107 +659,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>396000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="396000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>21</xdr:row>
-      <xdr:rowOff>1080000</xdr:rowOff>
+      <xdr:rowOff>396000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1308,77 +1308,77 @@
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>5419.0</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>79</v>
       </c>
       <c r="G20" t="s">
         <v>80</v>
       </c>
       <c r="H20" t="n">
         <v>37993.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="75.0" customHeight="true">
+    <row r="21" ht="84.9" customHeight="true">
       <c r="A21" t="n">
         <v>5420.0</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>83</v>
       </c>
       <c r="G21" t="s">
         <v>84</v>
       </c>
       <c r="H21" t="n">
         <v>37994.0</v>
       </c>
       <c r="I21" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="22" ht="84.9" customHeight="true">
+    <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>5421.0</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>87</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="G22" t="s">
         <v>89</v>
       </c>
       <c r="H22" t="n">
         <v>37994.0</v>
       </c>
       <c r="I22" t="s">
         <v>85</v>
       </c>
     </row>
@@ -2001,51 +2001,51 @@
       </c>
       <c r="H46" t="n">
         <v>37997.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5446.0</v>
       </c>
       <c r="B47" t="s">
         <v>168</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>169</v>
       </c>
       <c r="E47" t="s">
         <v>170</v>
       </c>
       <c r="G47" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="H47" t="n">
         <v>37998.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5447.0</v>
       </c>
       <c r="B48" t="s">
         <v>171</v>
       </c>
       <c r="C48" t="s">
         <v>21</v>
       </c>
       <c r="D48" t="s">
         <v>172</v>
       </c>
       <c r="E48" t="s">
         <v>173</v>
       </c>
       <c r="G48" t="s">