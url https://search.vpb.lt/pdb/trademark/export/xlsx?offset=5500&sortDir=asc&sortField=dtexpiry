--- v0 (2026-04-09)
+++ v1 (2026-08-03)
@@ -400,86 +400,86 @@
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 14650</t>
   </si>
   <si>
     <t>26312</t>
   </si>
   <si>
     <t>35, 37, 39, 42</t>
   </si>
   <si>
     <t>BALTIK-VAIRAS</t>
   </si>
   <si>
     <t>ZP 14651</t>
   </si>
   <si>
     <t>26459</t>
   </si>
   <si>
     <t>12, 35</t>
   </si>
   <si>
+    <t>CITY GUIDE</t>
+  </si>
+  <si>
+    <t>ZP 14658</t>
+  </si>
+  <si>
+    <t>25387</t>
+  </si>
+  <si>
+    <t>16, 41</t>
+  </si>
+  <si>
     <t>EGO</t>
   </si>
   <si>
     <t>ZP 14653</t>
   </si>
   <si>
     <t>24952</t>
   </si>
   <si>
     <t>2, 16, 18, 22, 24, 25, 26, 28, 35, 36, 38, 39, 40, 41, 42</t>
   </si>
   <si>
     <t>DON TOMAS</t>
   </si>
   <si>
     <t>ZP 14656</t>
   </si>
   <si>
     <t>25097</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>CITY GUIDE</t>
-[...10 lines deleted...]
-  <si>
     <t>SPARLETTA</t>
   </si>
   <si>
     <t>ZP 14659</t>
   </si>
   <si>
     <t>25094</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ZP 14661</t>
   </si>
   <si>
     <t>24680</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>A G</t>
   </si>
   <si>
     <t>ZP 14664</t>
@@ -538,66 +538,66 @@
   <si>
     <t>25025</t>
   </si>
   <si>
     <t>Kava OLIMPIJA</t>
   </si>
   <si>
     <t>ZP 14685</t>
   </si>
   <si>
     <t>24774</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MIKO</t>
   </si>
   <si>
     <t>ZP 14688</t>
   </si>
   <si>
     <t>25151</t>
   </si>
   <si>
+    <t>Cafe Oriental</t>
+  </si>
+  <si>
+    <t>ZP 14691</t>
+  </si>
+  <si>
+    <t>24961</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>ZP 14689</t>
   </si>
   <si>
     <t>25152</t>
-  </si>
-[...10 lines deleted...]
-    <t>33</t>
   </si>
   <si>
     <t>PLANET HOLLYWOOD</t>
   </si>
   <si>
     <t>ZP 14698</t>
   </si>
   <si>
     <t>25073</t>
   </si>
   <si>
     <t>25, 42</t>
   </si>
   <si>
     <t>BONZO</t>
   </si>
   <si>
     <t>ZP 14701</t>
   </si>
   <si>
     <t>25031</t>
   </si>
   <si>
     <t>T</t>
   </si>
@@ -980,57 +980,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1898,111 +1898,111 @@
       <c r="A33" t="n">
         <v>5532.0</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>127</v>
       </c>
       <c r="E33" t="s">
         <v>128</v>
       </c>
       <c r="G33" t="s">
         <v>129</v>
       </c>
       <c r="H33" t="n">
         <v>38017.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="75.0" customHeight="true">
       <c r="A34" t="n">
         <v>5533.0</v>
       </c>
       <c r="B34" t="s">
         <v>130</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>131</v>
       </c>
       <c r="E34" t="s">
         <v>132</v>
       </c>
       <c r="G34" t="s">
         <v>133</v>
       </c>
       <c r="H34" t="n">
         <v>38018.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>5534.0</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
       <c r="C35" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
         <v>137</v>
       </c>
       <c r="H35" t="n">
         <v>38018.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="75.0" customHeight="true">
+    <row r="36">
       <c r="A36" t="n">
         <v>5535.0</v>
       </c>
       <c r="B36" t="s">
         <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D36" t="s">
         <v>139</v>
       </c>
       <c r="E36" t="s">
         <v>140</v>
       </c>
       <c r="G36" t="s">
         <v>141</v>
       </c>
       <c r="H36" t="n">
         <v>38018.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5536.0</v>
       </c>
       <c r="B37" t="s">
         <v>142</v>
       </c>
       <c r="C37" t="s">
@@ -2239,89 +2239,89 @@
       </c>
       <c r="C46" t="s">
         <v>21</v>
       </c>
       <c r="D46" t="s">
         <v>174</v>
       </c>
       <c r="E46" t="s">
         <v>175</v>
       </c>
       <c r="G46" t="s">
         <v>172</v>
       </c>
       <c r="H46" t="n">
         <v>38020.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5546.0</v>
       </c>
       <c r="B47" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G47" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="H47" t="n">
         <v>38020.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5547.0</v>
       </c>
       <c r="B48" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G48" t="s">
-        <v>181</v>
+        <v>172</v>
       </c>
       <c r="H48" t="n">
         <v>38020.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>5548.0</v>
       </c>
       <c r="B49" t="s">
         <v>182</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
         <v>183</v>
       </c>
       <c r="E49" t="s">
         <v>184</v>
       </c>
       <c r="G49" t="s">