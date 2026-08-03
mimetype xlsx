--- v0 (2026-04-09)
+++ v1 (2026-08-03)
@@ -253,135 +253,135 @@
   <si>
     <t>6, 11</t>
   </si>
   <si>
     <t>Ž</t>
   </si>
   <si>
     <t>ZP 14756</t>
   </si>
   <si>
     <t>25789</t>
   </si>
   <si>
     <t>39, 42</t>
   </si>
   <si>
     <t>ŽYGŪNAS</t>
   </si>
   <si>
     <t>ZP 14757</t>
   </si>
   <si>
     <t>25790</t>
   </si>
   <si>
+    <t>di</t>
+  </si>
+  <si>
+    <t>ZP 14777</t>
+  </si>
+  <si>
+    <t>26160</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>SNB</t>
+  </si>
+  <si>
+    <t>ZP 14758</t>
+  </si>
+  <si>
+    <t>25283</t>
+  </si>
+  <si>
+    <t>SK 1898</t>
+  </si>
+  <si>
+    <t>ZP 14761</t>
+  </si>
+  <si>
+    <t>29508</t>
+  </si>
+  <si>
+    <t>14, 17, 19, 20, 21, 28, 35, 37, 39, 42</t>
+  </si>
+  <si>
+    <t>MILD 100'S</t>
+  </si>
+  <si>
+    <t>ZP 14763</t>
+  </si>
+  <si>
+    <t>25285</t>
+  </si>
+  <si>
+    <t>FINAX</t>
+  </si>
+  <si>
+    <t>ZP 14766</t>
+  </si>
+  <si>
+    <t>25551</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>GLUCOTRAC</t>
+  </si>
+  <si>
+    <t>ZP 14767</t>
+  </si>
+  <si>
+    <t>25552</t>
+  </si>
+  <si>
+    <t>5, 10</t>
+  </si>
+  <si>
+    <t>LINDT</t>
+  </si>
+  <si>
+    <t>ZP 14770</t>
+  </si>
+  <si>
+    <t>24973</t>
+  </si>
+  <si>
     <t>RIKAS</t>
   </si>
   <si>
     <t>ZP 14775</t>
   </si>
   <si>
     <t>25554</t>
   </si>
   <si>
     <t>35, 39</t>
-  </si>
-[...73 lines deleted...]
-    <t>24973</t>
   </si>
   <si>
     <t>S SERAKAS</t>
   </si>
   <si>
     <t>ZP 14783</t>
   </si>
   <si>
     <t>27167</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>PEPCIDINE RPD</t>
   </si>
   <si>
     <t>ZP 14790</t>
   </si>
   <si>
     <t>26159</t>
   </si>
   <si>
     <t>5</t>
   </si>
@@ -715,183 +715,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="504000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1450,250 +1450,250 @@
       <c r="A19" t="n">
         <v>5568.0</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="G19" t="s">
         <v>77</v>
       </c>
       <c r="H19" t="n">
         <v>38027.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="79.2" customHeight="true">
+    <row r="20" ht="84.9" customHeight="true">
       <c r="A20" t="n">
         <v>5569.0</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
       <c r="H20" t="n">
         <v>38028.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="84.9" customHeight="true">
+    <row r="21">
       <c r="A21" t="n">
         <v>5570.0</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>86</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>14</v>
       </c>
       <c r="H21" t="n">
         <v>38028.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22">
+    <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>5571.0</v>
       </c>
       <c r="B22" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" t="s">
         <v>90</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H22" t="n">
         <v>38028.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" ht="75.0" customHeight="true">
+    <row r="23">
       <c r="A23" t="n">
         <v>5572.0</v>
       </c>
       <c r="B23" t="s">
         <v>92</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
         <v>94</v>
       </c>
       <c r="G23" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="H23" t="n">
         <v>38028.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>5573.0</v>
       </c>
       <c r="B24" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
       </c>
-      <c r="E24" t="s">
+      <c r="G24" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H24" t="n">
         <v>38028.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" ht="75.0" customHeight="true">
+    <row r="25">
       <c r="A25" t="n">
         <v>5574.0</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>101</v>
       </c>
       <c r="G25" t="s">
         <v>102</v>
       </c>
       <c r="H25" t="n">
         <v>38028.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>5575.0</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" t="s">
         <v>44</v>
       </c>
       <c r="D26" t="s">
         <v>104</v>
       </c>
       <c r="E26" t="s">
         <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="H26" t="n">
         <v>38028.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" ht="79.2" customHeight="true">
       <c r="A27" t="n">
         <v>5576.0</v>
       </c>
       <c r="B27" t="s">
+        <v>106</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>107</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>108</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="H27" t="n">
         <v>38028.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>5577.0</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="G28" t="s">
@@ -2009,51 +2009,51 @@
       </c>
       <c r="H40" t="n">
         <v>38032.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>5590.0</v>
       </c>
       <c r="B41" t="s">
         <v>153</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>155</v>
       </c>
       <c r="G41" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="H41" t="n">
         <v>38032.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="76.4" customHeight="true">
       <c r="A42" t="n">
         <v>5591.0</v>
       </c>
       <c r="B42" t="s">
         <v>156</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>157</v>
       </c>
       <c r="E42" t="s">
         <v>158</v>
       </c>
       <c r="G42" t="s">