--- v0 (2026-04-09)
+++ v1 (2026-08-03)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="193">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -211,466 +211,472 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REKAWAN</t>
   </si>
   <si>
     <t>ZP 15275</t>
   </si>
   <si>
     <t>24978</t>
   </si>
   <si>
     <t>OpenGL</t>
   </si>
   <si>
     <t>ZP 15294</t>
   </si>
   <si>
     <t>26765</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
+    <t>TRAUKTINĖ NAKTIGONĖ</t>
+  </si>
+  <si>
+    <t>ZP 15299</t>
+  </si>
+  <si>
+    <t>25405</t>
+  </si>
+  <si>
+    <t>TRAUKTINĖ AJERINĖ</t>
+  </si>
+  <si>
+    <t>ZP 15301</t>
+  </si>
+  <si>
+    <t>25407</t>
+  </si>
+  <si>
+    <t>TRAUKTINĖ KADAGYS</t>
+  </si>
+  <si>
+    <t>ZP 15302</t>
+  </si>
+  <si>
+    <t>25408</t>
+  </si>
+  <si>
+    <t>Trauktinė RADASTA</t>
+  </si>
+  <si>
+    <t>ZP 15303</t>
+  </si>
+  <si>
+    <t>25409</t>
+  </si>
+  <si>
+    <t>GILIUS</t>
+  </si>
+  <si>
+    <t>ZP 15304</t>
+  </si>
+  <si>
+    <t>24957</t>
+  </si>
+  <si>
+    <t>35, 37, 42</t>
+  </si>
+  <si>
+    <t>ALVERONAS</t>
+  </si>
+  <si>
+    <t>ZP 15308</t>
+  </si>
+  <si>
+    <t>26087</t>
+  </si>
+  <si>
+    <t>16, 35, 42</t>
+  </si>
+  <si>
     <t>K</t>
   </si>
   <si>
     <t>ZP 15298</t>
   </si>
   <si>
     <t>25339</t>
   </si>
   <si>
     <t>20, 35, 42</t>
   </si>
   <si>
-    <t>TRAUKTINĖ NAKTIGONĖ</t>
-[...56 lines deleted...]
-    <t>16, 35, 42</t>
+    <t>VERDIKTAS</t>
+  </si>
+  <si>
+    <t>ZP 15320</t>
+  </si>
+  <si>
+    <t>25365</t>
+  </si>
+  <si>
+    <t>42</t>
   </si>
   <si>
     <t>PERKŪNO UŽKANDINĖ</t>
   </si>
   <si>
     <t>ZP 15321</t>
   </si>
   <si>
     <t>25364</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
-    <t>VERDIKTAS</t>
-[...10 lines deleted...]
-  <si>
     <t>dos en uno</t>
   </si>
   <si>
     <t>ZP 15328</t>
   </si>
   <si>
     <t>25363</t>
   </si>
   <si>
     <t>inoveca</t>
   </si>
   <si>
     <t>ZP 15338</t>
   </si>
   <si>
     <t>25466</t>
   </si>
   <si>
     <t>35, 37, 39, 41, 42</t>
   </si>
   <si>
     <t>AT&amp;T TRUEWORLD</t>
   </si>
   <si>
     <t>ZP 15344</t>
   </si>
   <si>
     <t>25499</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
+    <t>VOV</t>
+  </si>
+  <si>
+    <t>ZP 15365</t>
+  </si>
+  <si>
+    <t>25996</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>WIST</t>
+  </si>
+  <si>
+    <t>ZP 15366</t>
+  </si>
+  <si>
+    <t>26001</t>
+  </si>
+  <si>
+    <t>DOGGY</t>
+  </si>
+  <si>
+    <t>ZP 15367</t>
+  </si>
+  <si>
+    <t>26004</t>
+  </si>
+  <si>
+    <t>ZAGAM</t>
+  </si>
+  <si>
+    <t>ZP 15369</t>
+  </si>
+  <si>
+    <t>25998</t>
+  </si>
+  <si>
+    <t>HELLEMA</t>
+  </si>
+  <si>
+    <t>ZP 15372</t>
+  </si>
+  <si>
+    <t>24990</t>
+  </si>
+  <si>
     <t>Leca</t>
   </si>
   <si>
     <t>ZP 15377</t>
   </si>
   <si>
     <t>24944</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>BOVITOCINAS</t>
   </si>
   <si>
     <t>ZP 15378</t>
   </si>
   <si>
     <t>25874</t>
   </si>
   <si>
     <t>BOUNTY TROPICAL</t>
   </si>
   <si>
     <t>ZP 15345</t>
   </si>
   <si>
     <t>26469</t>
   </si>
   <si>
+    <t>Upper 10</t>
+  </si>
+  <si>
+    <t>ZP 15348</t>
+  </si>
+  <si>
+    <t>24938</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ROYAL CROWN COLA RC COLA</t>
+  </si>
+  <si>
+    <t>ZP 15349</t>
+  </si>
+  <si>
+    <t>24939</t>
+  </si>
+  <si>
     <t>DR. GRABOW</t>
   </si>
   <si>
     <t>ZP 15351</t>
   </si>
   <si>
     <t>24989</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>VOV</t>
-[...67 lines deleted...]
-  <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 15381</t>
   </si>
   <si>
     <t>25865</t>
   </si>
   <si>
     <t>35, 41</t>
   </si>
   <si>
     <t>DRUSKININKŲ RITA</t>
   </si>
   <si>
     <t>99-1195</t>
   </si>
   <si>
     <t>41155</t>
   </si>
   <si>
     <t>5, 35</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>RITOS MINERALINIAI VANDENYS IŠ DRUSKININKŲ</t>
   </si>
   <si>
     <t>99-1196</t>
   </si>
   <si>
     <t>41156</t>
   </si>
   <si>
     <t>32, 35</t>
   </si>
   <si>
+    <t>Rita</t>
+  </si>
+  <si>
+    <t>98-1057</t>
+  </si>
+  <si>
+    <t>36748</t>
+  </si>
+  <si>
     <t>RITA</t>
   </si>
   <si>
     <t>98-1054</t>
   </si>
   <si>
     <t>36745</t>
   </si>
   <si>
-    <t>Rita</t>
-[...1 lines deleted...]
-  <si>
     <t>98-1055</t>
   </si>
   <si>
     <t>36746</t>
   </si>
   <si>
-    <t>98-1057</t>
-[...52 lines deleted...]
-  <si>
     <t>EDUSCHO Morgenduft</t>
   </si>
   <si>
     <t>ZP 15407</t>
   </si>
   <si>
     <t>25513</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>ZP 15408</t>
   </si>
   <si>
     <t>25514</t>
   </si>
   <si>
     <t>17</t>
+  </si>
+  <si>
+    <t>UPOLET</t>
+  </si>
+  <si>
+    <t>ZP 15409</t>
+  </si>
+  <si>
+    <t>25515</t>
+  </si>
+  <si>
+    <t>11, 17</t>
+  </si>
+  <si>
+    <t>PERZIRON</t>
+  </si>
+  <si>
+    <t>ZP 15411</t>
+  </si>
+  <si>
+    <t>25948</t>
+  </si>
+  <si>
+    <t>PEXRIL</t>
+  </si>
+  <si>
+    <t>ZP 15412</t>
+  </si>
+  <si>
+    <t>25937</t>
+  </si>
+  <si>
+    <t>RaDiDa</t>
+  </si>
+  <si>
+    <t>ZP 15416</t>
+  </si>
+  <si>
+    <t>25106</t>
+  </si>
+  <si>
+    <t>25, 35, 36, 37, 40</t>
+  </si>
+  <si>
+    <t>LIGRIDA</t>
+  </si>
+  <si>
+    <t>ZP 15418</t>
+  </si>
+  <si>
+    <t>26997</t>
+  </si>
+  <si>
+    <t>4, 20, 35</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -756,335 +762,335 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>1656000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1656000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>1620000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1620000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>1548000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1548000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>16</xdr:row>
-[...188 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>648000</xdr:rowOff>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="648000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>828000</xdr:rowOff>
+      <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="828000"/>
+          <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1136,107 +1142,107 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>29</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1326,137 +1332,175 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="756000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
@@ -1864,190 +1908,190 @@
       </c>
       <c r="H15" t="n">
         <v>38075.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>5765.0</v>
       </c>
       <c r="B16" t="s">
         <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
       <c r="G16" t="s">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="H16" t="n">
         <v>38076.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" ht="75.0" customHeight="true">
+    <row r="17" ht="130.15" customHeight="true">
       <c r="A17" t="n">
         <v>5766.0</v>
       </c>
       <c r="B17" t="s">
+        <v>70</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>71</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="G17" t="s">
         <v>35</v>
       </c>
       <c r="H17" t="n">
         <v>38076.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" ht="130.15" customHeight="true">
+    <row r="18" ht="127.35" customHeight="true">
       <c r="A18" t="n">
         <v>5767.0</v>
       </c>
       <c r="B18" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>74</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="E18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>35</v>
       </c>
       <c r="H18" t="n">
         <v>38076.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" ht="127.35" customHeight="true">
+    <row r="19" ht="121.65" customHeight="true">
       <c r="A19" t="n">
         <v>5768.0</v>
       </c>
       <c r="B19" t="s">
+        <v>76</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>77</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="G19" t="s">
         <v>35</v>
       </c>
       <c r="H19" t="n">
         <v>38076.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="121.65" customHeight="true">
+    <row r="20">
       <c r="A20" t="n">
         <v>5769.0</v>
       </c>
       <c r="B20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>80</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>81</v>
       </c>
-      <c r="E20" t="s">
+      <c r="G20" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="H20" t="n">
         <v>38076.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" ht="76.4" customHeight="true">
       <c r="A21" t="n">
         <v>5770.0</v>
       </c>
       <c r="B21" t="s">
         <v>83</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>84</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="G21" t="s">
         <v>86</v>
       </c>
       <c r="H21" t="n">
         <v>38076.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="76.4" customHeight="true">
+    <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>5771.0</v>
       </c>
       <c r="B22" t="s">
         <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>88</v>
       </c>
       <c r="E22" t="s">
         <v>89</v>
       </c>
       <c r="G22" t="s">
         <v>90</v>
       </c>
       <c r="H22" t="n">
         <v>38076.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2167,320 +2211,320 @@
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s">
         <v>109</v>
       </c>
       <c r="H27" t="n">
         <v>38078.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>5777.0</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
       <c r="H28" t="n">
         <v>38082.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>5778.0</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="G29" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="H29" t="n">
         <v>38082.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30" ht="79.2" customHeight="true">
       <c r="A30" t="n">
         <v>5779.0</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>118</v>
       </c>
       <c r="E30" t="s">
         <v>119</v>
       </c>
       <c r="G30" t="s">
-        <v>47</v>
+        <v>113</v>
       </c>
       <c r="H30" t="n">
         <v>38082.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>5780.0</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>21</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>123</v>
+        <v>55</v>
       </c>
       <c r="H31" t="n">
         <v>38082.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>5781.0</v>
       </c>
       <c r="B32" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>21</v>
       </c>
       <c r="D32" t="s">
+        <v>124</v>
+      </c>
+      <c r="E32" t="s">
         <v>125</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>127</v>
+        <v>47</v>
       </c>
       <c r="H32" t="n">
         <v>38082.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>5782.0</v>
       </c>
       <c r="B33" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" t="s">
         <v>128</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="G33" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="H33" t="n">
         <v>38082.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="79.2" customHeight="true">
+    <row r="34">
       <c r="A34" t="n">
         <v>5783.0</v>
       </c>
       <c r="B34" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
         <v>131</v>
       </c>
-      <c r="C34" t="s">
-[...2 lines deleted...]
-      <c r="D34" t="s">
+      <c r="E34" t="s">
         <v>132</v>
       </c>
-      <c r="E34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G34" t="s">
-        <v>127</v>
+        <v>55</v>
       </c>
       <c r="H34" t="n">
         <v>38082.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>5784.0</v>
       </c>
       <c r="B35" t="s">
+        <v>133</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>134</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>135</v>
       </c>
-      <c r="E35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G35" t="s">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c r="H35" t="n">
         <v>38082.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5785.0</v>
       </c>
       <c r="B36" t="s">
+        <v>136</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" t="s">
         <v>138</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="G36" t="s">
         <v>139</v>
-      </c>
-[...4 lines deleted...]
-        <v>137</v>
       </c>
       <c r="H36" t="n">
         <v>38082.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5786.0</v>
       </c>
       <c r="B37" t="s">
+        <v>140</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>141</v>
       </c>
-      <c r="C37" t="s">
-[...2 lines deleted...]
-      <c r="D37" t="s">
+      <c r="E37" t="s">
         <v>142</v>
       </c>
-      <c r="E37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>55</v>
+        <v>139</v>
       </c>
       <c r="H37" t="n">
         <v>38082.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>5787.0</v>
       </c>
       <c r="B38" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C38" t="s">
         <v>21</v>
       </c>
       <c r="D38" t="s">
+        <v>144</v>
+      </c>
+      <c r="E38" t="s">
         <v>145</v>
       </c>
-      <c r="E38" t="s">
+      <c r="G38" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H38" t="n">
         <v>38082.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>5788.0</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
         <v>147</v>
       </c>
       <c r="D39" t="s">
         <v>148</v>
       </c>
       <c r="E39" t="s">
         <v>149</v>
       </c>
       <c r="G39" t="s">
         <v>150</v>
       </c>
@@ -2538,285 +2582,285 @@
       </c>
       <c r="H41" t="n">
         <v>38083.0</v>
       </c>
       <c r="I41" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>5791.0</v>
       </c>
       <c r="B42" t="s">
         <v>160</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>161</v>
       </c>
       <c r="E42" t="s">
         <v>162</v>
       </c>
       <c r="G42" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H42" t="n">
         <v>38083.0</v>
       </c>
       <c r="I42" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>5792.0</v>
       </c>
       <c r="B43" t="s">
         <v>163</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>164</v>
       </c>
       <c r="E43" t="s">
         <v>165</v>
       </c>
       <c r="G43" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H43" t="n">
         <v>38083.0</v>
       </c>
       <c r="I43" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>5793.0</v>
       </c>
       <c r="B44" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>166</v>
       </c>
       <c r="E44" t="s">
         <v>167</v>
       </c>
       <c r="G44" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="H44" t="n">
         <v>38083.0</v>
       </c>
       <c r="I44" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>5794.0</v>
       </c>
       <c r="B45" t="s">
         <v>168</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
         <v>169</v>
       </c>
       <c r="E45" t="s">
         <v>170</v>
       </c>
       <c r="G45" t="s">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c r="H45" t="n">
         <v>38084.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>5795.0</v>
       </c>
       <c r="B46" t="s">
         <v>171</v>
       </c>
       <c r="C46" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D46" t="s">
         <v>172</v>
       </c>
       <c r="E46" t="s">
         <v>173</v>
       </c>
       <c r="G46" t="s">
-        <v>137</v>
+        <v>174</v>
       </c>
       <c r="H46" t="n">
         <v>38084.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>5796.0</v>
       </c>
       <c r="B47" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C47" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D47" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E47" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G47" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="H47" t="n">
         <v>38084.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>5797.0</v>
       </c>
       <c r="B48" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D48" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E48" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G48" t="s">
-        <v>180</v>
+        <v>55</v>
       </c>
       <c r="H48" t="n">
         <v>38084.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>5798.0</v>
       </c>
       <c r="B49" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C49" t="s">
         <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E49" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G49" t="s">
         <v>55</v>
       </c>
       <c r="H49" t="n">
         <v>38084.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>5799.0</v>
       </c>
       <c r="B50" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C50" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E50" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G50" t="s">
-        <v>47</v>
+        <v>188</v>
       </c>
       <c r="H50" t="n">
         <v>38084.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>5800.0</v>
       </c>
       <c r="B51" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E51" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G51" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="H51" t="n">
         <v>38084.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>