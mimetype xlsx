--- v0 (2026-04-09)
+++ v1 (2026-08-04)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="311" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="312" uniqueCount="189">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -355,122 +355,122 @@
   <si>
     <t>26579</t>
   </si>
   <si>
     <t>COSMEA</t>
   </si>
   <si>
     <t>ZP 15722</t>
   </si>
   <si>
     <t>25530</t>
   </si>
   <si>
     <t>SALVADOR DALI</t>
   </si>
   <si>
     <t>2001 1369</t>
   </si>
   <si>
     <t>44778</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
+    <t>CHOMPS</t>
+  </si>
+  <si>
+    <t>ZP 15733</t>
+  </si>
+  <si>
+    <t>25537</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>Lavisa</t>
+  </si>
+  <si>
+    <t>ZP 15734</t>
+  </si>
+  <si>
+    <t>25538</t>
+  </si>
+  <si>
+    <t>35, 39</t>
+  </si>
+  <si>
+    <t>L V M Metropolis</t>
+  </si>
+  <si>
+    <t>ZP 15736</t>
+  </si>
+  <si>
+    <t>25539</t>
+  </si>
+  <si>
+    <t>35, 39, 42</t>
+  </si>
+  <si>
+    <t>X-LAB</t>
+  </si>
+  <si>
+    <t>ZP 15738</t>
+  </si>
+  <si>
+    <t>25646</t>
+  </si>
+  <si>
+    <t>9, 35, 37</t>
+  </si>
+  <si>
+    <t>VIFOM</t>
+  </si>
+  <si>
+    <t>ZP 15741</t>
+  </si>
+  <si>
+    <t>21673</t>
+  </si>
+  <si>
+    <t>16, 18, 35, 37, 42</t>
+  </si>
+  <si>
     <t>ESCOM</t>
   </si>
   <si>
     <t>ZP 15726</t>
   </si>
   <si>
     <t>25531</t>
   </si>
   <si>
     <t>9, 37, 42</t>
   </si>
   <si>
-    <t>CHOMPS</t>
-[...58 lines deleted...]
-  <si>
     <t>AMICUS</t>
   </si>
   <si>
     <t>ZP 15747</t>
   </si>
   <si>
     <t>25641</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Happy's</t>
   </si>
   <si>
     <t>ZP 15743</t>
   </si>
   <si>
     <t>25645</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>TIGER PAW</t>
@@ -529,93 +529,96 @@
   <si>
     <t>Paukštis</t>
   </si>
   <si>
     <t>ZP 15759</t>
   </si>
   <si>
     <t>25707</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>CONCERT</t>
   </si>
   <si>
     <t>ZP 15761</t>
   </si>
   <si>
     <t>26637</t>
   </si>
   <si>
     <t>9, 38, 42</t>
   </si>
   <si>
+    <t>b</t>
+  </si>
+  <si>
+    <t>ZP 15765</t>
+  </si>
+  <si>
+    <t>25690</t>
+  </si>
+  <si>
+    <t>20, 30, 31, 35, 36, 37, 39, 42</t>
+  </si>
+  <si>
+    <t>ZP 15766</t>
+  </si>
+  <si>
+    <t>25431</t>
+  </si>
+  <si>
     <t>DESIGN R&amp;R</t>
   </si>
   <si>
     <t>ZP 15769</t>
   </si>
   <si>
     <t>25595</t>
   </si>
   <si>
-    <t>b</t>
-[...32 lines deleted...]
-    <t>25417</t>
+    <t>D</t>
+  </si>
+  <si>
+    <t>ZP 15781</t>
+  </si>
+  <si>
+    <t>25416</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>LIPAROID</t>
+  </si>
+  <si>
+    <t>ZP 15782</t>
+  </si>
+  <si>
+    <t>25298</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1120,133 +1123,133 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1332000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1332000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1393,183 +1396,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>1152000</xdr:rowOff>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1044000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1044000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1152000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>47</xdr:row>
-[...76 lines deleted...]
-      <xdr:rowOff>432000</xdr:rowOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="432000"/>
+          <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2366,163 +2369,163 @@
       <c r="A31" t="n">
         <v>5930.0</v>
       </c>
       <c r="B31" t="s">
         <v>115</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>117</v>
       </c>
       <c r="G31" t="s">
         <v>118</v>
       </c>
       <c r="H31" t="n">
         <v>38119.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32">
+    <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>5931.0</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>121</v>
       </c>
       <c r="G32" t="s">
         <v>122</v>
       </c>
       <c r="H32" t="n">
         <v>38119.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>5932.0</v>
       </c>
       <c r="B33" t="s">
         <v>123</v>
       </c>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33" t="s">
         <v>124</v>
       </c>
       <c r="E33" t="s">
         <v>125</v>
       </c>
       <c r="G33" t="s">
         <v>126</v>
       </c>
       <c r="H33" t="n">
         <v>38119.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="75.0" customHeight="true">
+    <row r="34" ht="104.7" customHeight="true">
       <c r="A34" t="n">
         <v>5933.0</v>
       </c>
       <c r="B34" t="s">
         <v>127</v>
       </c>
       <c r="C34" t="s">
         <v>20</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
         <v>130</v>
       </c>
       <c r="H34" t="n">
         <v>38119.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="104.7" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>5934.0</v>
       </c>
       <c r="B35" t="s">
         <v>131</v>
       </c>
       <c r="C35" t="s">
         <v>20</v>
       </c>
       <c r="D35" t="s">
         <v>132</v>
       </c>
       <c r="E35" t="s">
         <v>133</v>
       </c>
       <c r="G35" t="s">
         <v>134</v>
       </c>
       <c r="H35" t="n">
         <v>38119.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>5935.0</v>
       </c>
       <c r="B36" t="s">
         <v>135</v>
       </c>
       <c r="C36" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>136</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="G36" t="s">
         <v>138</v>
       </c>
       <c r="H36" t="n">
         <v>38119.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>5936.0</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" t="s">
@@ -2641,101 +2644,101 @@
       </c>
       <c r="H41" t="n">
         <v>38120.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>5941.0</v>
       </c>
       <c r="B42" t="s">
         <v>157</v>
       </c>
       <c r="C42" t="s">
         <v>20</v>
       </c>
       <c r="D42" t="s">
         <v>158</v>
       </c>
       <c r="E42" t="s">
         <v>159</v>
       </c>
       <c r="G42" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H42" t="n">
         <v>38120.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>5942.0</v>
       </c>
       <c r="B43" t="s">
         <v>160</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>161</v>
       </c>
       <c r="E43" t="s">
         <v>162</v>
       </c>
       <c r="G43" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H43" t="n">
         <v>38120.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>5943.0</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44" t="s">
         <v>163</v>
       </c>
       <c r="E44" t="s">
         <v>164</v>
       </c>
       <c r="G44" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="H44" t="n">
         <v>38120.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>5944.0</v>
       </c>
       <c r="B45" t="s">
         <v>165</v>
       </c>
       <c r="C45" t="s">
         <v>20</v>
       </c>
       <c r="D45" t="s">
         <v>166</v>
       </c>
       <c r="E45" t="s">
         <v>167</v>
       </c>
       <c r="G45" t="s">
@@ -2752,168 +2755,170 @@
       <c r="A46" t="n">
         <v>5945.0</v>
       </c>
       <c r="B46" t="s">
         <v>169</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>170</v>
       </c>
       <c r="E46" t="s">
         <v>171</v>
       </c>
       <c r="G46" t="s">
         <v>172</v>
       </c>
       <c r="H46" t="n">
         <v>38123.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="90.55" customHeight="true">
+    <row r="47" ht="79.2" customHeight="true">
       <c r="A47" t="n">
         <v>5946.0</v>
       </c>
       <c r="B47" t="s">
         <v>173</v>
       </c>
       <c r="C47" t="s">
         <v>20</v>
       </c>
       <c r="D47" t="s">
         <v>174</v>
       </c>
       <c r="E47" t="s">
         <v>175</v>
       </c>
       <c r="G47" t="s">
-        <v>41</v>
+        <v>176</v>
       </c>
       <c r="H47" t="n">
         <v>38125.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="79.2" customHeight="true">
+    <row r="48" ht="82.05" customHeight="true">
       <c r="A48" t="n">
         <v>5947.0</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48"/>
       <c r="C48" t="s">
-        <v>20</v>
+        <v>89</v>
       </c>
       <c r="D48" t="s">
         <v>177</v>
       </c>
       <c r="E48" t="s">
         <v>178</v>
       </c>
       <c r="G48" t="s">
-        <v>179</v>
+        <v>45</v>
       </c>
       <c r="H48" t="n">
         <v>38125.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="82.05" customHeight="true">
+    <row r="49" ht="90.55" customHeight="true">
       <c r="A49" t="n">
         <v>5948.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>179</v>
+      </c>
       <c r="C49" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D49" t="s">
         <v>180</v>
       </c>
       <c r="E49" t="s">
         <v>181</v>
       </c>
       <c r="G49" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="H49" t="n">
         <v>38125.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" ht="76.4" customHeight="true">
       <c r="A50" t="n">
         <v>5949.0</v>
       </c>
-      <c r="B50"/>
+      <c r="B50" t="s">
+        <v>182</v>
+      </c>
       <c r="C50" t="s">
-        <v>89</v>
+        <v>20</v>
       </c>
       <c r="D50" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E50" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G50" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H50" t="n">
         <v>38126.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="75.0" customHeight="true">
+    <row r="51">
       <c r="A51" t="n">
         <v>5950.0</v>
       </c>
       <c r="B51" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C51" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E51" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G51" t="s">
-        <v>41</v>
+        <v>68</v>
       </c>
       <c r="H51" t="n">
         <v>38126.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>