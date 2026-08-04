--- v0 (2026-04-10)
+++ v1 (2026-08-04)
@@ -91,74 +91,74 @@
   <si>
     <t>34</t>
   </si>
   <si>
     <t>TIME</t>
   </si>
   <si>
     <t>ZP 15936</t>
   </si>
   <si>
     <t>25855</t>
   </si>
   <si>
     <t>M &amp; S</t>
   </si>
   <si>
     <t>ZP 15940</t>
   </si>
   <si>
     <t>26129</t>
   </si>
   <si>
     <t>3, 16, 18, 21, 24, 25, 27, 29, 30, 31, 32, 33</t>
   </si>
   <si>
+    <t>DINA</t>
+  </si>
+  <si>
+    <t>ZP 15947</t>
+  </si>
+  <si>
+    <t>25418</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
     <t>VICTORY IN GOD</t>
   </si>
   <si>
     <t>ZP 15945</t>
   </si>
   <si>
     <t>25576</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>DINA</t>
-[...10 lines deleted...]
-  <si>
     <t>ORO frisch aktiv</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 15953</t>
   </si>
   <si>
     <t>25685</t>
   </si>
   <si>
     <t>1, 3, 21</t>
   </si>
   <si>
     <t>GLANCIL</t>
   </si>
   <si>
     <t>ZP 15954</t>
   </si>
   <si>
     <t>25686</t>
   </si>
   <si>
     <t>Figurative</t>
@@ -289,360 +289,360 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>ZP 16003</t>
   </si>
   <si>
     <t>25736</t>
   </si>
   <si>
     <t>SETZ</t>
   </si>
   <si>
     <t>ZP 16006</t>
   </si>
   <si>
     <t>25546</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>BMP KLINIKA</t>
+  </si>
+  <si>
+    <t>ZP 16009</t>
+  </si>
+  <si>
+    <t>25945</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
+    <t>Č</t>
+  </si>
+  <si>
+    <t>ZP 16011</t>
+  </si>
+  <si>
+    <t>25868</t>
+  </si>
+  <si>
+    <t>35, 37, 42</t>
+  </si>
+  <si>
     <t>L</t>
   </si>
   <si>
     <t>ZP 16012</t>
   </si>
   <si>
     <t>25870</t>
   </si>
   <si>
     <t>16, 35, 36, 41</t>
   </si>
   <si>
-    <t>BMP KLINIKA</t>
-[...22 lines deleted...]
-  <si>
     <t>SADAULĖ</t>
   </si>
   <si>
     <t>ZP 16013</t>
   </si>
   <si>
     <t>26226</t>
   </si>
   <si>
     <t>GAMEGA</t>
   </si>
   <si>
     <t>ZP 16014</t>
   </si>
   <si>
     <t>25547</t>
   </si>
   <si>
     <t>7, 35, 37</t>
   </si>
   <si>
     <t>HYPOLIS</t>
   </si>
   <si>
     <t>ZP 16016</t>
   </si>
   <si>
     <t>25876</t>
   </si>
   <si>
+    <t>JAEGERMEISTER</t>
+  </si>
+  <si>
+    <t>3-D</t>
+  </si>
+  <si>
+    <t>2002 0873</t>
+  </si>
+  <si>
+    <t>46668</t>
+  </si>
+  <si>
+    <t>21, 33, 34</t>
+  </si>
+  <si>
+    <t>2002 0874</t>
+  </si>
+  <si>
+    <t>46669</t>
+  </si>
+  <si>
+    <t>ČZ</t>
+  </si>
+  <si>
+    <t>ZP 16022</t>
+  </si>
+  <si>
+    <t>25636</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
     <t>VODKA Chopin</t>
   </si>
   <si>
     <t>ZP 16025</t>
   </si>
   <si>
     <t>25799</t>
   </si>
   <si>
     <t>iF INVESTICIJOS FONDAS</t>
   </si>
   <si>
     <t>ZP 16026</t>
   </si>
   <si>
     <t>25586</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>ČZ</t>
-[...29 lines deleted...]
-    <t>46669</t>
+    <t>HB HOUSE OF BERGMANN</t>
+  </si>
+  <si>
+    <t>ZP 16030</t>
+  </si>
+  <si>
+    <t>25807</t>
+  </si>
+  <si>
+    <t>BRACH'S</t>
+  </si>
+  <si>
+    <t>ZP 16031</t>
+  </si>
+  <si>
+    <t>25806</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>PARCOLENE</t>
+  </si>
+  <si>
+    <t>ZP 16034</t>
+  </si>
+  <si>
+    <t>25818</t>
+  </si>
+  <si>
+    <t>1</t>
   </si>
   <si>
     <t>HB Lights HOUSE OF BERGMANN</t>
   </si>
   <si>
     <t>ZP 16029</t>
   </si>
   <si>
     <t>25808</t>
   </si>
   <si>
-    <t>HB HOUSE OF BERGMANN</t>
-[...19 lines deleted...]
-  <si>
     <t>Ebtech</t>
   </si>
   <si>
     <t>ZP 16033</t>
   </si>
   <si>
     <t>26151</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>PARCOLENE</t>
-[...10 lines deleted...]
-  <si>
     <t>TWINLOCK</t>
   </si>
   <si>
     <t>ZP 16036</t>
   </si>
   <si>
     <t>25920</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>SASCO</t>
   </si>
   <si>
     <t>ZP 16037</t>
   </si>
   <si>
     <t>25921</t>
   </si>
   <si>
     <t>9, 16</t>
   </si>
   <si>
     <t>NYREX</t>
   </si>
   <si>
     <t>ZP 16038</t>
   </si>
   <si>
     <t>25919</t>
   </si>
   <si>
     <t>AIRWALK</t>
   </si>
   <si>
     <t>ZP 16042</t>
   </si>
   <si>
     <t>25589</t>
   </si>
   <si>
+    <t>MMAC</t>
+  </si>
+  <si>
+    <t>ZP 16053</t>
+  </si>
+  <si>
+    <t>28949</t>
+  </si>
+  <si>
     <t>Optimol</t>
   </si>
   <si>
     <t>ZP 16057</t>
   </si>
   <si>
     <t>25745</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>OPTIMOL</t>
   </si>
   <si>
     <t>ZP 16058</t>
   </si>
   <si>
     <t>25746</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>ZP 16059</t>
   </si>
   <si>
     <t>26402</t>
   </si>
   <si>
     <t>20, 35, 36, 37, 39, 42</t>
   </si>
   <si>
+    <t>RAL GUETESCHUTZ KANALGUSS</t>
+  </si>
+  <si>
+    <t>ZP 16062</t>
+  </si>
+  <si>
+    <t>27119</t>
+  </si>
+  <si>
+    <t>6, 19</t>
+  </si>
+  <si>
+    <t>ROSARITA</t>
+  </si>
+  <si>
+    <t>ZP 16063</t>
+  </si>
+  <si>
+    <t>26764</t>
+  </si>
+  <si>
+    <t>29, 30</t>
+  </si>
+  <si>
+    <t>LIETUVIŲ-VOKIEČIŲ DRAUGIJA LITAUISCH-DEUTSCHE GESELLSCHAFT</t>
+  </si>
+  <si>
+    <t>ZP 16043</t>
+  </si>
+  <si>
+    <t>26025</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
     <t>GN GINTARINĖ NAFTA</t>
   </si>
   <si>
     <t>ZP 16060</t>
   </si>
   <si>
     <t>26413</t>
   </si>
   <si>
-    <t>RAL GUETESCHUTZ KANALGUSS</t>
-[...34 lines deleted...]
-  <si>
     <t>EXPRESS</t>
   </si>
   <si>
     <t>ZP 16048</t>
   </si>
   <si>
     <t>25743</t>
-  </si>
-[...7 lines deleted...]
-    <t>28949</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -1078,145 +1078,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1152000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>22</xdr:row>
-      <xdr:rowOff>1260000</xdr:rowOff>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>1152000</xdr:rowOff>
+      <xdr:rowOff>1260000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1152000"/>
+          <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1261,437 +1261,437 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1440000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>1440000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1440000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>1044000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...113 lines deleted...]
-      <xdr:row>33</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>1260000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1260000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>1152000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1152000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>1224000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1224000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>46</xdr:row>
-[...37 lines deleted...]
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2186,51 +2186,51 @@
       </c>
       <c r="H18" t="n">
         <v>38152.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" ht="87.7" customHeight="true">
       <c r="A19" t="n">
         <v>6018.0</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19" t="s">
         <v>80</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="G19" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H19" t="n">
         <v>38153.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20" ht="75.0" customHeight="true">
       <c r="A20" t="n">
         <v>6019.0</v>
       </c>
       <c r="B20" t="s">
         <v>82</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
         <v>83</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="G20" t="s">
@@ -2238,181 +2238,181 @@
       </c>
       <c r="H20" t="n">
         <v>38154.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>6020.0</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
       <c r="G21" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="H21" t="n">
         <v>38158.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" ht="90.55" customHeight="true">
       <c r="A22" t="n">
         <v>6021.0</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
       <c r="D22" t="s">
         <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="G22" t="s">
         <v>92</v>
       </c>
       <c r="H22" t="n">
         <v>38158.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" ht="99.05" customHeight="true">
+    <row r="23" ht="75.0" customHeight="true">
       <c r="A23" t="n">
         <v>6022.0</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" t="s">
         <v>36</v>
       </c>
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="G23" t="s">
         <v>96</v>
       </c>
       <c r="H23" t="n">
         <v>38159.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24" ht="90.55" customHeight="true">
       <c r="A24" t="n">
         <v>6023.0</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24" t="s">
         <v>98</v>
       </c>
       <c r="E24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="n">
         <v>38159.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" ht="90.55" customHeight="true">
+    <row r="25" ht="99.05" customHeight="true">
       <c r="A25" t="n">
         <v>6024.0</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
         <v>36</v>
       </c>
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>103</v>
       </c>
       <c r="G25" t="s">
         <v>104</v>
       </c>
       <c r="H25" t="n">
         <v>38159.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" ht="76.4" customHeight="true">
       <c r="A26" t="n">
         <v>6025.0</v>
       </c>
       <c r="B26" t="s">
         <v>105</v>
       </c>
       <c r="C26" t="s">
         <v>36</v>
       </c>
       <c r="D26" t="s">
         <v>106</v>
       </c>
       <c r="E26" t="s">
         <v>107</v>
       </c>
       <c r="G26" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>38159.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>6026.0</v>
       </c>
       <c r="B27" t="s">
         <v>108</v>
       </c>
       <c r="C27" t="s">
         <v>36</v>
       </c>
       <c r="D27" t="s">
         <v>109</v>
       </c>
       <c r="E27" t="s">
         <v>110</v>
       </c>
       <c r="G27" t="s">
@@ -2429,293 +2429,293 @@
       <c r="A28" t="n">
         <v>6027.0</v>
       </c>
       <c r="B28" t="s">
         <v>112</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>113</v>
       </c>
       <c r="E28" t="s">
         <v>114</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="n">
         <v>38159.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29">
+    <row r="29" ht="113.2" customHeight="true">
       <c r="A29" t="n">
         <v>6028.0</v>
       </c>
       <c r="B29" t="s">
         <v>115</v>
       </c>
       <c r="C29" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="D29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>119</v>
       </c>
       <c r="H29" t="n">
         <v>38160.0</v>
       </c>
       <c r="I29" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="30" ht="82.05" customHeight="true">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="30" ht="113.2" customHeight="true">
       <c r="A30" t="n">
         <v>6029.0</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="C30" t="s">
-        <v>36</v>
+        <v>116</v>
       </c>
       <c r="D30" t="s">
+        <v>120</v>
+      </c>
+      <c r="E30" t="s">
+        <v>121</v>
+      </c>
+      <c r="G30" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H30" t="n">
         <v>38160.0</v>
       </c>
       <c r="I30" t="s">
-        <v>15</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" ht="76.4" customHeight="true">
       <c r="A31" t="n">
         <v>6030.0</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
         <v>36</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="G31" t="s">
         <v>125</v>
       </c>
       <c r="H31" t="n">
         <v>38160.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="113.2" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>6031.0</v>
       </c>
       <c r="B32" t="s">
         <v>126</v>
       </c>
       <c r="C32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D32" t="s">
         <v>127</v>
       </c>
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>128</v>
       </c>
-      <c r="E32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="H32" t="n">
         <v>38160.0</v>
       </c>
       <c r="I32" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="33" ht="113.2" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="33" ht="82.05" customHeight="true">
       <c r="A33" t="n">
         <v>6032.0</v>
       </c>
       <c r="B33" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C33" t="s">
-        <v>127</v>
+        <v>36</v>
       </c>
       <c r="D33" t="s">
+        <v>130</v>
+      </c>
+      <c r="E33" t="s">
         <v>131</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="H33" t="n">
         <v>38160.0</v>
       </c>
       <c r="I33" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="34" ht="99.05" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34">
       <c r="A34" t="n">
         <v>6033.0</v>
       </c>
       <c r="B34" t="s">
         <v>133</v>
       </c>
       <c r="C34" t="s">
         <v>36</v>
       </c>
       <c r="D34" t="s">
         <v>134</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="H34" t="n">
         <v>38161.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>6034.0</v>
       </c>
       <c r="B35" t="s">
         <v>136</v>
       </c>
       <c r="C35" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>137</v>
       </c>
       <c r="E35" t="s">
         <v>138</v>
       </c>
       <c r="G35" t="s">
-        <v>19</v>
+        <v>139</v>
       </c>
       <c r="H35" t="n">
         <v>38161.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>6035.0</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G36" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H36" t="n">
         <v>38161.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37" ht="99.05" customHeight="true">
       <c r="A37" t="n">
         <v>6036.0</v>
       </c>
       <c r="B37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C37" t="s">
         <v>36</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G37" t="s">
-        <v>146</v>
+        <v>19</v>
       </c>
       <c r="H37" t="n">
         <v>38161.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38">
+    <row r="38" ht="75.0" customHeight="true">
       <c r="A38" t="n">
         <v>6037.0</v>
       </c>
       <c r="B38" t="s">
         <v>147</v>
       </c>
       <c r="C38" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D38" t="s">
         <v>148</v>
       </c>
       <c r="E38" t="s">
         <v>149</v>
       </c>
       <c r="G38" t="s">
         <v>150</v>
       </c>
       <c r="H38" t="n">
         <v>38161.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>6038.0</v>
       </c>
       <c r="B39" t="s">
         <v>151</v>
       </c>
       <c r="C39" t="s">
@@ -2793,146 +2793,146 @@
       <c r="A42" t="n">
         <v>6041.0</v>
       </c>
       <c r="B42" t="s">
         <v>162</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>163</v>
       </c>
       <c r="E42" t="s">
         <v>164</v>
       </c>
       <c r="G42" t="s">
         <v>66</v>
       </c>
       <c r="H42" t="n">
         <v>38165.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43" ht="79.2" customHeight="true">
+    <row r="43">
       <c r="A43" t="n">
         <v>6042.0</v>
       </c>
       <c r="B43" t="s">
         <v>165</v>
       </c>
       <c r="C43" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>166</v>
       </c>
       <c r="E43" t="s">
         <v>167</v>
       </c>
       <c r="G43" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="H43" t="n">
         <v>38166.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" ht="79.2" customHeight="true">
       <c r="A44" t="n">
         <v>6043.0</v>
       </c>
       <c r="B44" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" t="s">
+        <v>36</v>
+      </c>
+      <c r="D44" t="s">
         <v>169</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>170</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="H44" t="n">
         <v>38166.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="90.55" customHeight="true">
+    <row r="45">
       <c r="A45" t="n">
         <v>6044.0</v>
       </c>
       <c r="B45" t="s">
         <v>172</v>
       </c>
       <c r="C45" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>173</v>
       </c>
       <c r="E45" t="s">
         <v>174</v>
       </c>
       <c r="G45" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="H45" t="n">
         <v>38166.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46" ht="90.55" customHeight="true">
       <c r="A46" t="n">
         <v>6045.0</v>
       </c>
       <c r="B46" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C46" t="s">
         <v>36</v>
       </c>
       <c r="D46" t="s">
+        <v>176</v>
+      </c>
+      <c r="E46" t="s">
         <v>177</v>
       </c>
-      <c r="E46" t="s">
+      <c r="G46" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="H46" t="n">
         <v>38166.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="96.2" customHeight="true">
       <c r="A47" t="n">
         <v>6046.0</v>
       </c>
       <c r="B47" t="s">
         <v>179</v>
       </c>
       <c r="C47" t="s">
         <v>36</v>
       </c>
       <c r="D47" t="s">
         <v>180</v>
       </c>
       <c r="E47" t="s">
         <v>181</v>
       </c>
       <c r="G47" t="s">
@@ -2975,94 +2975,94 @@
       <c r="A49" t="n">
         <v>6048.0</v>
       </c>
       <c r="B49" t="s">
         <v>187</v>
       </c>
       <c r="C49" t="s">
         <v>36</v>
       </c>
       <c r="D49" t="s">
         <v>188</v>
       </c>
       <c r="E49" t="s">
         <v>189</v>
       </c>
       <c r="G49" t="s">
         <v>190</v>
       </c>
       <c r="H49" t="n">
         <v>38166.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>6049.0</v>
       </c>
       <c r="B50" t="s">
         <v>191</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="D50" t="s">
         <v>192</v>
       </c>
       <c r="E50" t="s">
         <v>193</v>
       </c>
       <c r="G50" t="s">
-        <v>19</v>
+        <v>178</v>
       </c>
       <c r="H50" t="n">
         <v>38166.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>6050.0</v>
       </c>
       <c r="B51" t="s">
         <v>194</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>195</v>
       </c>
       <c r="E51" t="s">
         <v>196</v>
       </c>
       <c r="G51" t="s">
-        <v>158</v>
+        <v>19</v>
       </c>
       <c r="H51" t="n">
         <v>38166.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>