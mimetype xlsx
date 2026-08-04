--- v0 (2026-04-10)
+++ v1 (2026-08-04)
@@ -40,80 +40,80 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
+    <t>DAIVOBASE</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>ZP 16209</t>
+  </si>
+  <si>
+    <t>25888</t>
+  </si>
+  <si>
+    <t>3, 5</t>
+  </si>
+  <si>
+    <t>Išregistruotas</t>
+  </si>
+  <si>
     <t>KIN</t>
   </si>
   <si>
-    <t>Word</t>
-[...1 lines deleted...]
-  <si>
     <t>ZP 16211</t>
   </si>
   <si>
     <t>25886</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>Išregistruotas</t>
-[...13 lines deleted...]
-  <si>
     <t>CARRERAS DOMINGO PAVAROTTI THE 3 TENORS IN CONCERT 1994</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>ZP 16212</t>
   </si>
   <si>
     <t>27519</t>
   </si>
   <si>
     <t>9, 41</t>
   </si>
   <si>
     <t>EIK!</t>
   </si>
   <si>
     <t>ZP 16214</t>
   </si>
   <si>
     <t>26425</t>
   </si>
   <si>
     <t>9, 42</t>
@@ -130,107 +130,107 @@
   <si>
     <t>9, 12, 35, 42</t>
   </si>
   <si>
     <t>S Sirena</t>
   </si>
   <si>
     <t>ZP 16216</t>
   </si>
   <si>
     <t>25981</t>
   </si>
   <si>
     <t>RATMILĖ</t>
   </si>
   <si>
     <t>ZP 16217</t>
   </si>
   <si>
     <t>26470</t>
   </si>
   <si>
     <t>2, 19, 35, 36, 37, 39, 42</t>
   </si>
   <si>
+    <t>OPEN TV</t>
+  </si>
+  <si>
+    <t>ZP 16222</t>
+  </si>
+  <si>
+    <t>29926</t>
+  </si>
+  <si>
+    <t>9, 35, 38, 41, 42</t>
+  </si>
+  <si>
+    <t>GG</t>
+  </si>
+  <si>
+    <t>ZP 16219</t>
+  </si>
+  <si>
+    <t>25980</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>TOPACTAT</t>
+  </si>
+  <si>
+    <t>ZP 16225</t>
+  </si>
+  <si>
+    <t>26225</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
     <t>TOPAST</t>
   </si>
   <si>
     <t>ZP 16226</t>
   </si>
   <si>
     <t>26224</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>VANESSA</t>
   </si>
   <si>
     <t>ZP 16232</t>
   </si>
   <si>
     <t>25825</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>GG</t>
-[...31 lines deleted...]
-  <si>
     <t>ROBBIE DHU</t>
   </si>
   <si>
     <t>ZP 16233</t>
   </si>
   <si>
     <t>25979</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>TORRAS</t>
   </si>
   <si>
     <t>ZP 16239</t>
   </si>
   <si>
     <t>26405</t>
   </si>
   <si>
     <t>A J</t>
   </si>
   <si>
     <t>ZP 16252</t>
@@ -265,147 +265,147 @@
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 16243</t>
   </si>
   <si>
     <t>26061</t>
   </si>
   <si>
     <t>RAISIO</t>
   </si>
   <si>
     <t>ZP 16246</t>
   </si>
   <si>
     <t>26038</t>
   </si>
   <si>
     <t>1, 29, 30, 31</t>
   </si>
   <si>
+    <t>SNIEGUOLĖ SALDŪS KREKERIAI</t>
+  </si>
+  <si>
+    <t>2002 0596</t>
+  </si>
+  <si>
+    <t>46932</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>NAMAS, KURIAME GYVENU</t>
+  </si>
+  <si>
+    <t>2002 0086</t>
+  </si>
+  <si>
+    <t>45764</t>
+  </si>
+  <si>
+    <t>16, 35</t>
+  </si>
+  <si>
     <t>BIOTENSID</t>
   </si>
   <si>
     <t>ZP 16255</t>
   </si>
   <si>
     <t>26164</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DODESEPT</t>
   </si>
   <si>
     <t>ZP 16256</t>
   </si>
   <si>
     <t>26165</t>
   </si>
   <si>
     <t>STERISOAP</t>
   </si>
   <si>
     <t>ZP 16257</t>
   </si>
   <si>
     <t>26166</t>
   </si>
   <si>
     <t>MANOPRONTO</t>
   </si>
   <si>
     <t>ZP 16258</t>
   </si>
   <si>
     <t>26167</t>
   </si>
   <si>
-    <t>NAMAS, KURIAME GYVENU</t>
-[...20 lines deleted...]
-    <t>46932</t>
+    <t>KURIER WILENSKI</t>
+  </si>
+  <si>
+    <t>2000 1043</t>
+  </si>
+  <si>
+    <t>45107</t>
+  </si>
+  <si>
+    <t>16</t>
   </si>
   <si>
     <t>TOP FRANCE</t>
   </si>
   <si>
     <t>ZP 16261</t>
   </si>
   <si>
     <t>26503</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>TV</t>
   </si>
   <si>
     <t>ZP 16262</t>
   </si>
   <si>
     <t>26504</t>
   </si>
   <si>
     <t>6, 11, 19</t>
-  </si>
-[...10 lines deleted...]
-    <t>16</t>
   </si>
   <si>
     <t>KMA</t>
   </si>
   <si>
     <t>ZP 16265</t>
   </si>
   <si>
     <t>26168</t>
   </si>
   <si>
     <t>3, 5, 16, 35</t>
   </si>
   <si>
     <t>ADAS</t>
   </si>
   <si>
     <t>ZP 16266</t>
   </si>
   <si>
     <t>27072</t>
   </si>
   <si>
     <t>Centro Pasažas</t>
   </si>
@@ -837,57 +837,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1103,152 +1103,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1044000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="720000"/>
+          <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>1188000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2007,146 +2007,146 @@
       <c r="A9" t="n">
         <v>6108.0</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="n">
         <v>38181.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="79.2" customHeight="true">
       <c r="A10" t="n">
         <v>6109.0</v>
       </c>
       <c r="B10" t="s">
         <v>44</v>
       </c>
       <c r="C10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="n">
         <v>38181.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="79.2" customHeight="true">
+    <row r="11">
       <c r="A11" t="n">
         <v>6110.0</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>38181.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>6111.0</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="H12" t="n">
         <v>38181.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>6112.0</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
         <v>57</v>
       </c>
-      <c r="E13" t="s">
+      <c r="G13" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H13" t="n">
         <v>38181.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>6113.0</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
@@ -2154,51 +2154,51 @@
       </c>
       <c r="H14" t="n">
         <v>38182.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>6114.0</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
         <v>21</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="H15" t="n">
         <v>38183.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="113.2" customHeight="true">
       <c r="A16" t="n">
         <v>6115.0</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
         <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="G16" t="s">
@@ -2291,328 +2291,328 @@
       <c r="A20" t="n">
         <v>6119.0</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>21</v>
       </c>
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="G20" t="s">
         <v>84</v>
       </c>
       <c r="H20" t="n">
         <v>38186.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>6120.0</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D21" t="s">
         <v>86</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="H21" t="n">
         <v>38187.0</v>
       </c>
       <c r="I21" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>6121.0</v>
       </c>
       <c r="B22" t="s">
         <v>89</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>90</v>
       </c>
       <c r="E22" t="s">
         <v>91</v>
       </c>
       <c r="G22" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="H22" t="n">
         <v>38187.0</v>
       </c>
       <c r="I22" t="s">
-        <v>15</v>
+        <v>88</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>6122.0</v>
       </c>
       <c r="B23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="H23" t="n">
         <v>38187.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>6123.0</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H24" t="n">
         <v>38187.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>6124.0</v>
       </c>
       <c r="B25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E25" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G25" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="H25" t="n">
         <v>38187.0</v>
       </c>
       <c r="I25" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="26" ht="75.0" customHeight="true">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="26">
       <c r="A26" t="n">
         <v>6125.0</v>
       </c>
       <c r="B26" t="s">
         <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>104</v>
       </c>
       <c r="E26" t="s">
         <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="H26" t="n">
         <v>38187.0</v>
       </c>
       <c r="I26" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="27">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>6126.0</v>
       </c>
       <c r="B27" t="s">
         <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s">
         <v>109</v>
       </c>
       <c r="H27" t="n">
         <v>38188.0</v>
       </c>
       <c r="I27" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="28" ht="82.05" customHeight="true">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="28">
       <c r="A28" t="n">
         <v>6127.0</v>
       </c>
       <c r="B28" t="s">
         <v>110</v>
       </c>
       <c r="C28" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>112</v>
       </c>
       <c r="G28" t="s">
         <v>113</v>
       </c>
       <c r="H28" t="n">
         <v>38188.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" ht="75.0" customHeight="true">
+    <row r="29" ht="82.05" customHeight="true">
       <c r="A29" t="n">
         <v>6128.0</v>
       </c>
       <c r="B29" t="s">
         <v>114</v>
       </c>
       <c r="C29" t="s">
         <v>21</v>
       </c>
       <c r="D29" t="s">
         <v>115</v>
       </c>
       <c r="E29" t="s">
         <v>116</v>
       </c>
       <c r="G29" t="s">
         <v>117</v>
       </c>
       <c r="H29" t="n">
         <v>38188.0</v>
       </c>
       <c r="I29" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" ht="93.35" customHeight="true">
       <c r="A30" t="n">
         <v>6129.0</v>
       </c>
       <c r="B30" t="s">
         <v>118</v>
       </c>
       <c r="C30" t="s">
         <v>21</v>
       </c>
       <c r="D30" t="s">
         <v>119</v>
       </c>
       <c r="E30" t="s">
         <v>120</v>
       </c>
       <c r="G30" t="s">
         <v>121</v>
       </c>
       <c r="H30" t="n">
         <v>38189.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>6130.0</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="G31" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="H31" t="n">
         <v>38189.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>6131.0</v>
       </c>
       <c r="B32" t="s">
         <v>125</v>
       </c>
       <c r="C32" t="s">
         <v>21</v>
       </c>
       <c r="D32" t="s">
         <v>126</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="G32" t="s">
@@ -2930,51 +2930,51 @@
       <c r="G44" t="s">
         <v>128</v>
       </c>
       <c r="H44" t="n">
         <v>38195.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="121.65" customHeight="true">
       <c r="A45" t="n">
         <v>6144.0</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>173</v>
       </c>
       <c r="E45" t="s">
         <v>174</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H45" t="n">
         <v>38195.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>6145.0</v>
       </c>
       <c r="B46" t="s">
         <v>175</v>
       </c>
       <c r="C46" t="s">
         <v>21</v>
       </c>
       <c r="D46" t="s">
         <v>176</v>
       </c>
       <c r="E46" t="s">
         <v>177</v>
       </c>
       <c r="G46" t="s">