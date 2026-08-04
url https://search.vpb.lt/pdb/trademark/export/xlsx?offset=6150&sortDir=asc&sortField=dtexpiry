--- v0 (2026-04-10)
+++ v1 (2026-08-04)
@@ -262,99 +262,99 @@
   <si>
     <t>AT&amp;T TRUEVOICE</t>
   </si>
   <si>
     <t>ZP 16376</t>
   </si>
   <si>
     <t>26171</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>AGRA CA VALUE ADDED AGRICULTURAL PRODUCTS</t>
   </si>
   <si>
     <t>ZP 16377</t>
   </si>
   <si>
     <t>26172</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
+    <t>Atleisk</t>
+  </si>
+  <si>
+    <t>2003 0825</t>
+  </si>
+  <si>
+    <t>47738</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>Visa takas</t>
+  </si>
+  <si>
+    <t>2002 1918</t>
+  </si>
+  <si>
+    <t>47640</t>
+  </si>
+  <si>
+    <t>38, 42</t>
+  </si>
+  <si>
     <t>Bp</t>
   </si>
   <si>
     <t>ZP 16386</t>
   </si>
   <si>
     <t>25977</t>
   </si>
   <si>
     <t>29, 30, 35, 42</t>
   </si>
   <si>
     <t>Zino Davidoff</t>
   </si>
   <si>
     <t>RL 3083</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>34</t>
-  </si>
-[...25 lines deleted...]
-    <t>38, 42</t>
   </si>
   <si>
     <t>CLARISCAN</t>
   </si>
   <si>
     <t>ZP 16406</t>
   </si>
   <si>
     <t>26669</t>
   </si>
   <si>
     <t>DRIE MOLLEN</t>
   </si>
   <si>
     <t>ZP 16391</t>
   </si>
   <si>
     <t>25975</t>
   </si>
   <si>
     <t>DRIE MOLLEN SINDS 1818</t>
   </si>
   <si>
     <t>ZP 16392</t>
   </si>
@@ -999,145 +999,145 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>20</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:rowOff>324000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="324000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>504000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>324000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="324000"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2220,152 +2220,152 @@
       <c r="A20" t="n">
         <v>6169.0</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>17</v>
       </c>
       <c r="D20" t="s">
         <v>81</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>83</v>
       </c>
       <c r="H20" t="n">
         <v>38203.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="79.2" customHeight="true">
+    <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>6170.0</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" t="s">
         <v>87</v>
       </c>
       <c r="H21" t="n">
         <v>38204.0</v>
       </c>
       <c r="I21" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="22" ht="75.0" customHeight="true">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="22">
       <c r="A22" t="n">
         <v>6171.0</v>
       </c>
       <c r="B22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="H22" t="n">
         <v>38204.0</v>
       </c>
       <c r="I22" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="23" ht="75.0" customHeight="true">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="23" ht="79.2" customHeight="true">
       <c r="A23" t="n">
         <v>6172.0</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" t="s">
         <v>17</v>
       </c>
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="G23" t="s">
         <v>96</v>
       </c>
       <c r="H23" t="n">
         <v>38204.0</v>
       </c>
       <c r="I23" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>6173.0</v>
       </c>
       <c r="B24" t="s">
         <v>97</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
         <v>98</v>
       </c>
       <c r="E24" t="s">
         <v>99</v>
       </c>
       <c r="G24" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="n">
         <v>38204.0</v>
       </c>
       <c r="I24" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>6174.0</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>103</v>
       </c>
       <c r="G25" t="s">
         <v>14</v>
       </c>
       <c r="H25" t="n">
         <v>38207.0</v>
       </c>
       <c r="I25" t="s">
@@ -2653,75 +2653,75 @@
       </c>
       <c r="H36" t="n">
         <v>38211.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>6186.0</v>
       </c>
       <c r="B37" t="s">
         <v>143</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>144</v>
       </c>
       <c r="E37" t="s">
         <v>145</v>
       </c>
       <c r="G37" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="H37" t="n">
         <v>38211.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" ht="82.05" customHeight="true">
       <c r="A38" t="n">
         <v>6187.0</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
         <v>146</v>
       </c>
       <c r="D38" t="s">
         <v>147</v>
       </c>
       <c r="E38" t="s">
         <v>148</v>
       </c>
       <c r="G38" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="H38" t="n">
         <v>38211.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="39" ht="76.4" customHeight="true">
       <c r="A39" t="n">
         <v>6188.0</v>
       </c>
       <c r="B39" t="s">
         <v>149</v>
       </c>
       <c r="C39" t="s">
         <v>17</v>
       </c>
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="G39" t="s">