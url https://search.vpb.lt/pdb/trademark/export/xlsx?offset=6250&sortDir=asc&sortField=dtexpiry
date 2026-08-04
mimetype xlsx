--- v0 (2026-04-12)
+++ v1 (2026-08-04)
@@ -109,71 +109,71 @@
   <si>
     <t>Figurative</t>
   </si>
   <si>
     <t>ZP 16602</t>
   </si>
   <si>
     <t>26315</t>
   </si>
   <si>
     <t>30, 42</t>
   </si>
   <si>
     <t>VERECO</t>
   </si>
   <si>
     <t>ZP 16604</t>
   </si>
   <si>
     <t>26108</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
+    <t>ZP 16607</t>
+  </si>
+  <si>
+    <t>26699</t>
+  </si>
+  <si>
+    <t>35, 42</t>
+  </si>
+  <si>
     <t>GĖLIŲ 5</t>
   </si>
   <si>
     <t>ZP 16608</t>
   </si>
   <si>
     <t>26853</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>ZP 16607</t>
-[...7 lines deleted...]
-  <si>
     <t>ASOCIACIJA "LIETUVOS KELIAI"</t>
   </si>
   <si>
     <t>ZP 16609</t>
   </si>
   <si>
     <t>26297</t>
   </si>
   <si>
     <t>PemSnaigė</t>
   </si>
   <si>
     <t>ZP 16612</t>
   </si>
   <si>
     <t>26328</t>
   </si>
   <si>
     <t>19, 37</t>
   </si>
   <si>
     <t>Prudential</t>
   </si>
   <si>
     <t>97-3407</t>
@@ -187,90 +187,90 @@
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>ARCHITEKTŲ CECHAS</t>
   </si>
   <si>
     <t>ZP 16616</t>
   </si>
   <si>
     <t>27557</t>
   </si>
   <si>
     <t>MURO</t>
   </si>
   <si>
     <t>ZP 16617</t>
   </si>
   <si>
     <t>26557</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
+    <t>Abx</t>
+  </si>
+  <si>
+    <t>ZP 16618</t>
+  </si>
+  <si>
+    <t>27073</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>SMART</t>
+  </si>
+  <si>
+    <t>ZP 16621</t>
+  </si>
+  <si>
+    <t>26240</t>
+  </si>
+  <si>
+    <t>9, 16, 35, 36, 37, 38, 39, 41, 42</t>
+  </si>
+  <si>
     <t>KAUNO KOTEDŽAI</t>
   </si>
   <si>
+    <t>ZP 16622</t>
+  </si>
+  <si>
+    <t>26161</t>
+  </si>
+  <si>
+    <t>6, 35, 36, 37, 39, 40, 42</t>
+  </si>
+  <si>
     <t>ZP 16623</t>
   </si>
   <si>
     <t>26162</t>
-  </si>
-[...31 lines deleted...]
-    <t>26161</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>ZP 16624</t>
   </si>
   <si>
     <t>26163</t>
   </si>
   <si>
     <t>24, 35, 42</t>
   </si>
   <si>
     <t>STARTTI</t>
   </si>
   <si>
     <t>ZP 16625</t>
   </si>
   <si>
     <t>26176</t>
   </si>
   <si>
     <t>31</t>
   </si>
@@ -911,183 +911,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>468000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="468000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>16</xdr:row>
-      <xdr:rowOff>468000</xdr:rowOff>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="468000"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1732,114 +1732,114 @@
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>38237.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6256.0</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7"/>
+      <c r="C7" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" t="s">
         <v>33</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>34</v>
       </c>
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H7" t="n">
         <v>38238.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>6257.0</v>
       </c>
-      <c r="B8"/>
+      <c r="B8" t="s">
+        <v>36</v>
+      </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>39</v>
       </c>
       <c r="H8" t="n">
         <v>38238.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" ht="79.2" customHeight="true">
       <c r="A9" t="n">
         <v>6258.0</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H9" t="n">
         <v>38238.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>6259.0</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
@@ -1873,51 +1873,51 @@
       </c>
       <c r="H11" t="n">
         <v>38238.0</v>
       </c>
       <c r="I11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>6261.0</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H12" t="n">
         <v>38239.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>6262.0</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
@@ -1991,63 +1991,63 @@
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
         <v>68</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
       <c r="G16" t="s">
         <v>70</v>
       </c>
       <c r="H16" t="n">
         <v>38239.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>6266.0</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C17" t="s">
         <v>17</v>
       </c>
       <c r="D17" t="s">
         <v>71</v>
       </c>
       <c r="E17" t="s">
         <v>72</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H17" t="n">
         <v>38239.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" ht="79.2" customHeight="true">
       <c r="A18" t="n">
         <v>6267.0</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" t="s">
         <v>17</v>
       </c>
       <c r="D18" t="s">
         <v>74</v>
       </c>
       <c r="E18" t="s">
         <v>75</v>
       </c>
       <c r="G18" t="s">
@@ -2367,51 +2367,51 @@
       </c>
       <c r="H30" t="n">
         <v>38244.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" ht="79.2" customHeight="true">
       <c r="A31" t="n">
         <v>6280.0</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="G31" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H31" t="n">
         <v>38244.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>6281.0</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
         <v>25</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
         <v>126</v>
       </c>
@@ -2493,51 +2493,51 @@
       </c>
       <c r="H35" t="n">
         <v>38245.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>6285.0</v>
       </c>
       <c r="B36" t="s">
         <v>136</v>
       </c>
       <c r="C36" t="s">
         <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>137</v>
       </c>
       <c r="E36" t="s">
         <v>138</v>
       </c>
       <c r="G36" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H36" t="n">
         <v>38245.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>6286.0</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" t="s">
         <v>141</v>
       </c>
       <c r="G37" t="s">
@@ -2597,51 +2597,51 @@
       </c>
       <c r="H39" t="n">
         <v>38245.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40" ht="75.0" customHeight="true">
       <c r="A40" t="n">
         <v>6289.0</v>
       </c>
       <c r="B40" t="s">
         <v>150</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="G40" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H40" t="n">
         <v>38246.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>6290.0</v>
       </c>
       <c r="B41" t="s">
         <v>153</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>155</v>
       </c>
       <c r="G41" t="s">