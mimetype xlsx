--- v0 (2026-04-12)
+++ v1 (2026-08-04)
@@ -181,50 +181,98 @@
   <si>
     <t>SONOFON</t>
   </si>
   <si>
     <t>ZP 16769</t>
   </si>
   <si>
     <t>26476</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>ZP 16770</t>
   </si>
   <si>
     <t>27480</t>
   </si>
   <si>
     <t>25, 35</t>
   </si>
   <si>
+    <t>EGMONT</t>
+  </si>
+  <si>
+    <t>ZP 16799</t>
+  </si>
+  <si>
+    <t>26540</t>
+  </si>
+  <si>
+    <t>9, 16, 28</t>
+  </si>
+  <si>
+    <t>n nocado</t>
+  </si>
+  <si>
+    <t>ZP 16776</t>
+  </si>
+  <si>
+    <t>26663</t>
+  </si>
+  <si>
+    <t>6, 7, 9, 11</t>
+  </si>
+  <si>
+    <t>embolis</t>
+  </si>
+  <si>
+    <t>ZP 16777</t>
+  </si>
+  <si>
+    <t>27824</t>
+  </si>
+  <si>
+    <t>7, 20, 35, 36, 37, 39, 41, 42</t>
+  </si>
+  <si>
+    <t>Deliss</t>
+  </si>
+  <si>
+    <t>ZP 16780</t>
+  </si>
+  <si>
+    <t>26759</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
     <t>Tivoli</t>
   </si>
   <si>
     <t>ZP 16781</t>
   </si>
   <si>
     <t>26758</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Cafissimo</t>
   </si>
   <si>
     <t>ZP 16785</t>
   </si>
   <si>
     <t>26757</t>
   </si>
   <si>
     <t>29, 30, 32, 33</t>
   </si>
   <si>
     <t>Kaffeetraumzeit</t>
@@ -271,98 +319,50 @@
   <si>
     <t>26754</t>
   </si>
   <si>
     <t>FERCIL</t>
   </si>
   <si>
     <t>ZP 16791</t>
   </si>
   <si>
     <t>26753</t>
   </si>
   <si>
     <t>L-JB FIRMA</t>
   </si>
   <si>
     <t>ZP 16792</t>
   </si>
   <si>
     <t>26429</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>EGMONT</t>
-[...46 lines deleted...]
-  <si>
     <t>AKKA</t>
   </si>
   <si>
     <t>ZP 16804</t>
   </si>
   <si>
     <t>26430</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>ZP 16808</t>
   </si>
   <si>
     <t>26698</t>
   </si>
   <si>
     <t>ORABET</t>
   </si>
   <si>
     <t>ZP 16812</t>
   </si>
   <si>
     <t>26232</t>
@@ -382,111 +382,111 @@
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>f.a.r.t.</t>
   </si>
   <si>
     <t>2001 1634</t>
   </si>
   <si>
     <t>44972</t>
   </si>
   <si>
     <t>tommi's</t>
   </si>
   <si>
     <t>2002 0877</t>
   </si>
   <si>
     <t>46833</t>
   </si>
   <si>
     <t>3, 25</t>
   </si>
   <si>
+    <t>ETT</t>
+  </si>
+  <si>
+    <t>ZP 16821</t>
+  </si>
+  <si>
+    <t>26458</t>
+  </si>
+  <si>
+    <t>9, 10, 20, 35, 37, 42</t>
+  </si>
+  <si>
+    <t>ENIFAS</t>
+  </si>
+  <si>
+    <t>ZP 16822</t>
+  </si>
+  <si>
+    <t>26457</t>
+  </si>
+  <si>
+    <t>SANTA BARBARA</t>
+  </si>
+  <si>
+    <t>ZP 16824</t>
+  </si>
+  <si>
+    <t>26856</t>
+  </si>
+  <si>
+    <t>3, 16, 41</t>
+  </si>
+  <si>
     <t>PALL MALL</t>
   </si>
   <si>
     <t>ZP 16825</t>
   </si>
   <si>
     <t>26705</t>
   </si>
   <si>
     <t>LAENNEN</t>
   </si>
   <si>
     <t>ZP 16826</t>
   </si>
   <si>
     <t>26594</t>
   </si>
   <si>
     <t>7, 20, 29, 30, 31, 32</t>
   </si>
   <si>
     <t>RODANOL</t>
   </si>
   <si>
     <t>ZP 16828</t>
   </si>
   <si>
     <t>26866</t>
-  </si>
-[...31 lines deleted...]
-    <t>3, 16, 41</t>
   </si>
   <si>
     <t>RESINBLOCK</t>
   </si>
   <si>
     <t>2001 1633</t>
   </si>
   <si>
     <t>45038</t>
   </si>
   <si>
     <t>URALIN MOCCA</t>
   </si>
   <si>
     <t>ZP 16835</t>
   </si>
   <si>
     <t>26207</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>JOVIA</t>
   </si>
@@ -913,114 +913,114 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>20</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="936000"/>
+          <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>23</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="504000"/>
+          <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1103,152 +1103,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>32</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>32</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
-        <a:stretch>
-[...36 lines deleted...]
-        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="504000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>35</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="504000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1813,129 +1813,129 @@
       </c>
       <c r="D13" t="s">
         <v>54</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="G13" t="s">
         <v>56</v>
       </c>
       <c r="H13" t="n">
         <v>38257.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>6313.0</v>
       </c>
       <c r="B14" t="s">
         <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D14" t="s">
         <v>58</v>
       </c>
       <c r="E14" t="s">
         <v>59</v>
       </c>
       <c r="G14" t="s">
         <v>60</v>
       </c>
       <c r="H14" t="n">
         <v>38258.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>6314.0</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>62</v>
       </c>
       <c r="E15" t="s">
         <v>63</v>
       </c>
       <c r="G15" t="s">
         <v>64</v>
       </c>
       <c r="H15" t="n">
         <v>38258.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16">
+    <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>6315.0</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="G16" t="s">
         <v>68</v>
       </c>
       <c r="H16" t="n">
         <v>38258.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>6316.0</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17" t="n">
         <v>38258.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>6317.0</v>
       </c>
       <c r="B18" t="s">
         <v>73</v>
       </c>
       <c r="C18" t="s">
@@ -1952,190 +1952,190 @@
       </c>
       <c r="H18" t="n">
         <v>38258.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>6318.0</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="H19" t="n">
         <v>38258.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>6319.0</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>84</v>
       </c>
       <c r="H20" t="n">
         <v>38258.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="75.0" customHeight="true">
+    <row r="21">
       <c r="A21" t="n">
         <v>6320.0</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H21" t="n">
         <v>38258.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>6321.0</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E22" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="H22" t="n">
         <v>38258.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>6322.0</v>
       </c>
       <c r="B23" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C23" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="H23" t="n">
         <v>38258.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24">
       <c r="A24" t="n">
         <v>6323.0</v>
       </c>
       <c r="B24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="H24" t="n">
         <v>38258.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>6324.0</v>
       </c>
       <c r="B25" t="s">
         <v>99</v>
       </c>
       <c r="C25" t="s">
         <v>23</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>101</v>
       </c>
       <c r="G25" t="s">
         <v>102</v>
       </c>
       <c r="H25" t="n">
         <v>38258.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2158,51 +2158,51 @@
       <c r="G26" t="s">
         <v>106</v>
       </c>
       <c r="H26" t="n">
         <v>38259.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>6326.0</v>
       </c>
       <c r="B27"/>
       <c r="C27" t="s">
         <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>108</v>
       </c>
       <c r="G27" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="H27" t="n">
         <v>38260.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>6327.0</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>110</v>
       </c>
       <c r="E28" t="s">
         <v>111</v>
       </c>
       <c r="G28" t="s">
@@ -2236,259 +2236,259 @@
       </c>
       <c r="H29" t="n">
         <v>38260.0</v>
       </c>
       <c r="I29" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="30" ht="75.0" customHeight="true">
       <c r="A30" t="n">
         <v>6329.0</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>23</v>
       </c>
       <c r="D30" t="s">
         <v>118</v>
       </c>
       <c r="E30" t="s">
         <v>119</v>
       </c>
       <c r="G30" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="H30" t="n">
         <v>38261.0</v>
       </c>
       <c r="I30" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>6330.0</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>121</v>
       </c>
       <c r="E31" t="s">
         <v>122</v>
       </c>
       <c r="G31" t="s">
         <v>123</v>
       </c>
       <c r="H31" t="n">
         <v>38261.0</v>
       </c>
       <c r="I31" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="32">
+    <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>6331.0</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" t="s">
         <v>23</v>
       </c>
       <c r="D32" t="s">
         <v>125</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="G32" t="s">
-        <v>36</v>
+        <v>127</v>
       </c>
       <c r="H32" t="n">
         <v>38265.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>6332.0</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C33" t="s">
         <v>23</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G33" t="s">
-        <v>130</v>
+        <v>40</v>
       </c>
       <c r="H33" t="n">
         <v>38265.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>6333.0</v>
       </c>
       <c r="B34" t="s">
         <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>132</v>
       </c>
       <c r="E34" t="s">
         <v>133</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
       <c r="H34" t="n">
         <v>38265.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="75.0" customHeight="true">
+    <row r="35">
       <c r="A35" t="n">
         <v>6334.0</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C35" t="s">
         <v>23</v>
       </c>
       <c r="D35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G35" t="s">
-        <v>137</v>
+        <v>36</v>
       </c>
       <c r="H35" t="n">
         <v>38265.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>6335.0</v>
       </c>
       <c r="B36" t="s">
         <v>138</v>
       </c>
       <c r="C36" t="s">
         <v>23</v>
       </c>
       <c r="D36" t="s">
         <v>139</v>
       </c>
       <c r="E36" t="s">
         <v>140</v>
       </c>
       <c r="G36" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="H36" t="n">
         <v>38265.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>6336.0</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G37" t="s">
-        <v>144</v>
+        <v>14</v>
       </c>
       <c r="H37" t="n">
         <v>38265.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>6337.0</v>
       </c>
       <c r="B38" t="s">
         <v>145</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>146</v>
       </c>
       <c r="E38" t="s">
         <v>147</v>
       </c>
       <c r="G38" t="s">
-        <v>76</v>
+        <v>92</v>
       </c>
       <c r="H38" t="n">
         <v>38265.0</v>
       </c>
       <c r="I38" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>6338.0</v>
       </c>
       <c r="B39" t="s">
         <v>148</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="G39" t="s">
@@ -2780,51 +2780,51 @@
       </c>
       <c r="H50" t="n">
         <v>38272.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>6350.0</v>
       </c>
       <c r="B51" t="s">
         <v>192</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>193</v>
       </c>
       <c r="E51" t="s">
         <v>194</v>
       </c>
       <c r="G51" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="H51" t="n">
         <v>38272.0</v>
       </c>
       <c r="I51" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>