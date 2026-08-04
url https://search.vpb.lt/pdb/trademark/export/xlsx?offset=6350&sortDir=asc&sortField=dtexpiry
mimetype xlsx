--- v0 (2026-04-12)
+++ v1 (2026-08-04)
@@ -358,50 +358,83 @@
   <si>
     <t>V A D</t>
   </si>
   <si>
     <t>ZP 16937</t>
   </si>
   <si>
     <t>27316</t>
   </si>
   <si>
     <t>35, 36, 40</t>
   </si>
   <si>
     <t>audis</t>
   </si>
   <si>
     <t>ZP 16938</t>
   </si>
   <si>
     <t>26605</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
+    <t>KIDOKAY</t>
+  </si>
+  <si>
+    <t>ZP 16955</t>
+  </si>
+  <si>
+    <t>27079</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>SALVEQUICK</t>
+  </si>
+  <si>
+    <t>ZP 16956</t>
+  </si>
+  <si>
+    <t>26836</t>
+  </si>
+  <si>
+    <t>SAMARIN</t>
+  </si>
+  <si>
+    <t>ZP 16957</t>
+  </si>
+  <si>
+    <t>27725</t>
+  </si>
+  <si>
+    <t>5, 29, 32</t>
+  </si>
+  <si>
     <t>MOLODOJ</t>
   </si>
   <si>
     <t>ZP 16959</t>
   </si>
   <si>
     <t>27726</t>
   </si>
   <si>
     <t>ALFAMIRA</t>
   </si>
   <si>
     <t>ZP 16947</t>
   </si>
   <si>
     <t>27292</t>
   </si>
   <si>
     <t>16, 35, 40, 41, 42</t>
   </si>
   <si>
     <t>TELŠIŲ TAC</t>
   </si>
   <si>
     <t>ZP 16962</t>
@@ -442,116 +475,83 @@
   <si>
     <t>38</t>
   </si>
   <si>
     <t>TAKISOL</t>
   </si>
   <si>
     <t>ZP 16952</t>
   </si>
   <si>
     <t>27077</t>
   </si>
   <si>
     <t>2, 35</t>
   </si>
   <si>
     <t>NOXUDOL</t>
   </si>
   <si>
     <t>ZP 16953</t>
   </si>
   <si>
     <t>27078</t>
   </si>
   <si>
-    <t>KIDOKAY</t>
-[...29 lines deleted...]
-    <t>5, 29, 32</t>
+    <t>PUSĖ</t>
+  </si>
+  <si>
+    <t>ZP 16983</t>
+  </si>
+  <si>
+    <t>26492</t>
+  </si>
+  <si>
+    <t>35, 39, 42</t>
+  </si>
+  <si>
+    <t>LABESA</t>
+  </si>
+  <si>
+    <t>ZP 16985</t>
+  </si>
+  <si>
+    <t>26493</t>
+  </si>
+  <si>
+    <t>29, 31, 35</t>
   </si>
   <si>
     <t>SAFARI</t>
   </si>
   <si>
     <t>ZP 16980</t>
   </si>
   <si>
     <t>27138</t>
   </si>
   <si>
-    <t>PUSĖ</t>
-[...22 lines deleted...]
-  <si>
     <t>Kankorėžis</t>
   </si>
   <si>
     <t>ZP 16988</t>
   </si>
   <si>
     <t>26625</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>KAUNO PRAMONTAŽAS</t>
   </si>
   <si>
     <t>ZP 16994</t>
   </si>
   <si>
     <t>26739</t>
   </si>
   <si>
     <t>6, 36, 37, 39, 42</t>
   </si>
   <si>
     <t>BILLY</t>
@@ -559,69 +559,69 @@
   <si>
     <t>ZP 16995</t>
   </si>
   <si>
     <t>26647</t>
   </si>
   <si>
     <t>DOMO</t>
   </si>
   <si>
     <t>ZP 16996</t>
   </si>
   <si>
     <t>28965</t>
   </si>
   <si>
     <t>FLUTACAN</t>
   </si>
   <si>
     <t>ZP 16997</t>
   </si>
   <si>
     <t>26741</t>
   </si>
   <si>
-    <t>MAGIC CRYSTAL VODKA</t>
-[...17 lines deleted...]
-    <t>1, 4, 12, 17, 19, 21, 35, 39</t>
+    <t>CITROEEN EVASION</t>
+  </si>
+  <si>
+    <t>ZP 17024</t>
+  </si>
+  <si>
+    <t>26730</t>
+  </si>
+  <si>
+    <t>valira</t>
+  </si>
+  <si>
+    <t>ZP 17039</t>
+  </si>
+  <si>
+    <t>26855</t>
+  </si>
+  <si>
+    <t>11, 21</t>
   </si>
   <si>
     <t>JUMPER</t>
   </si>
   <si>
     <t>ZP 17023</t>
   </si>
   <si>
     <t>26731</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
@@ -632,51 +632,51 @@
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>324000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1097,228 +1097,190 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2080,233 +2042,233 @@
       </c>
       <c r="H29" t="n">
         <v>38278.0</v>
       </c>
       <c r="I29" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>6379.0</v>
       </c>
       <c r="B30" t="s">
         <v>116</v>
       </c>
       <c r="C30" t="s">
         <v>26</v>
       </c>
       <c r="D30" t="s">
         <v>117</v>
       </c>
       <c r="E30" t="s">
         <v>118</v>
       </c>
       <c r="G30" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="H30" t="n">
         <v>38279.0</v>
       </c>
       <c r="I30" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="31" ht="84.9" customHeight="true">
+    <row r="31">
       <c r="A31" t="n">
         <v>6380.0</v>
       </c>
       <c r="B31" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D31" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="G31" t="s">
-        <v>122</v>
+        <v>75</v>
       </c>
       <c r="H31" t="n">
         <v>38279.0</v>
       </c>
       <c r="I31" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="32" ht="75.0" customHeight="true">
+    <row r="32">
       <c r="A32" t="n">
         <v>6381.0</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
         <v>126</v>
       </c>
       <c r="H32" t="n">
         <v>38279.0</v>
       </c>
       <c r="I32" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>6382.0</v>
       </c>
       <c r="B33" t="s">
         <v>127</v>
       </c>
       <c r="C33" t="s">
         <v>26</v>
       </c>
       <c r="D33" t="s">
         <v>128</v>
       </c>
       <c r="E33" t="s">
         <v>129</v>
       </c>
       <c r="G33" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="H33" t="n">
         <v>38279.0</v>
       </c>
       <c r="I33" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="84.9" customHeight="true">
       <c r="A34" t="n">
         <v>6383.0</v>
       </c>
       <c r="B34" t="s">
         <v>130</v>
       </c>
       <c r="C34" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>131</v>
       </c>
       <c r="E34" t="s">
         <v>132</v>
       </c>
       <c r="G34" t="s">
-        <v>39</v>
+        <v>133</v>
       </c>
       <c r="H34" t="n">
         <v>38279.0</v>
       </c>
       <c r="I34" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>6384.0</v>
       </c>
       <c r="B35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H35" t="n">
         <v>38279.0</v>
       </c>
       <c r="I35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>6385.0</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
         <v>26</v>
       </c>
       <c r="D36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="H36" t="n">
         <v>38279.0</v>
       </c>
       <c r="I36" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>6386.0</v>
       </c>
       <c r="B37" t="s">
         <v>141</v>
       </c>
       <c r="C37" t="s">
         <v>26</v>
       </c>
       <c r="D37" t="s">
         <v>142</v>
       </c>
       <c r="E37" t="s">
         <v>143</v>
       </c>
       <c r="G37" t="s">
-        <v>140</v>
+        <v>39</v>
       </c>
       <c r="H37" t="n">
         <v>38279.0</v>
       </c>
       <c r="I37" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>6387.0</v>
       </c>
       <c r="B38" t="s">
         <v>144</v>
       </c>
       <c r="C38" t="s">
         <v>26</v>
       </c>
       <c r="D38" t="s">
         <v>145</v>
       </c>
       <c r="E38" t="s">
         <v>146</v>
       </c>
       <c r="G38" t="s">
@@ -2314,155 +2276,155 @@
       </c>
       <c r="H38" t="n">
         <v>38279.0</v>
       </c>
       <c r="I38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>6388.0</v>
       </c>
       <c r="B39" t="s">
         <v>148</v>
       </c>
       <c r="C39" t="s">
         <v>26</v>
       </c>
       <c r="D39" t="s">
         <v>149</v>
       </c>
       <c r="E39" t="s">
         <v>150</v>
       </c>
       <c r="G39" t="s">
-        <v>75</v>
+        <v>151</v>
       </c>
       <c r="H39" t="n">
         <v>38279.0</v>
       </c>
       <c r="I39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>6389.0</v>
       </c>
       <c r="B40" t="s">
+        <v>152</v>
+      </c>
+      <c r="C40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D40" t="s">
+        <v>153</v>
+      </c>
+      <c r="E40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G40" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>154</v>
       </c>
       <c r="H40" t="n">
         <v>38279.0</v>
       </c>
       <c r="I40" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>6390.0</v>
       </c>
       <c r="B41" t="s">
         <v>155</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>156</v>
       </c>
       <c r="E41" t="s">
         <v>157</v>
       </c>
       <c r="G41" t="s">
-        <v>75</v>
+        <v>158</v>
       </c>
       <c r="H41" t="n">
         <v>38280.0</v>
       </c>
       <c r="I41" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="42" ht="75.0" customHeight="true">
+    <row r="42" ht="82.05" customHeight="true">
       <c r="A42" t="n">
         <v>6391.0</v>
       </c>
       <c r="B42" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E42" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G42" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H42" t="n">
         <v>38280.0</v>
       </c>
       <c r="I42" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="43" ht="82.05" customHeight="true">
+    <row r="43">
       <c r="A43" t="n">
         <v>6392.0</v>
       </c>
       <c r="B43" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="E43" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G43" t="s">
-        <v>165</v>
+        <v>75</v>
       </c>
       <c r="H43" t="n">
         <v>38280.0</v>
       </c>
       <c r="I43" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>6393.0</v>
       </c>
       <c r="B44" t="s">
         <v>166</v>
       </c>
       <c r="C44" t="s">
         <v>26</v>
       </c>
       <c r="D44" t="s">
         <v>167</v>
       </c>
       <c r="E44" t="s">
         <v>168</v>
       </c>
       <c r="G44" t="s">
@@ -2574,60 +2536,60 @@
       </c>
       <c r="H48" t="n">
         <v>38284.0</v>
       </c>
       <c r="I48" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>6398.0</v>
       </c>
       <c r="B49" t="s">
         <v>183</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>184</v>
       </c>
       <c r="E49" t="s">
         <v>185</v>
       </c>
       <c r="G49" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="H49" t="n">
         <v>38285.0</v>
       </c>
       <c r="I49" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="50" ht="75.0" customHeight="true">
+    <row r="50">
       <c r="A50" t="n">
         <v>6399.0</v>
       </c>
       <c r="B50" t="s">
         <v>186</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>187</v>
       </c>
       <c r="E50" t="s">
         <v>188</v>
       </c>
       <c r="G50" t="s">
         <v>189</v>
       </c>
       <c r="H50" t="n">
         <v>38285.0</v>
       </c>
       <c r="I50" t="s">
         <v>20</v>
       </c>
     </row>