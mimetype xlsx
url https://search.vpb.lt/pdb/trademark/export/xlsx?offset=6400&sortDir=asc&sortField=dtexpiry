--- v0 (2026-04-12)
+++ v1 (2026-08-04)
@@ -40,90 +40,90 @@
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
-    <t>CITROEEN EVASION</t>
+    <t>ULMUS</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
-    <t>ZP 17024</t>
-[...5 lines deleted...]
-    <t>12</t>
+    <t>ZP 17025</t>
+  </si>
+  <si>
+    <t>26734</t>
+  </si>
+  <si>
+    <t>42</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
-    <t>ULMUS</t>
-[...20 lines deleted...]
-    <t>11, 21</t>
+    <t>MAGIC CRYSTAL VODKA</t>
+  </si>
+  <si>
+    <t>ZP 17015</t>
+  </si>
+  <si>
+    <t>26954</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>REPSOL</t>
+  </si>
+  <si>
+    <t>ZP 17017</t>
+  </si>
+  <si>
+    <t>29204</t>
+  </si>
+  <si>
+    <t>1, 4, 12, 17, 19, 21, 35, 39</t>
   </si>
   <si>
     <t>DRYPADS</t>
   </si>
   <si>
     <t>Word</t>
   </si>
   <si>
     <t>ZP 17001</t>
   </si>
   <si>
     <t>26501</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PROSYS</t>
   </si>
   <si>
     <t>ZP 17041</t>
   </si>
   <si>
     <t>27013</t>
   </si>
@@ -154,101 +154,101 @@
   <si>
     <t>PROPOLANAS</t>
   </si>
   <si>
     <t>ZP 17043</t>
   </si>
   <si>
     <t>26484</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>MMPK</t>
   </si>
   <si>
     <t>ZP 17044</t>
   </si>
   <si>
     <t>26455</t>
   </si>
   <si>
     <t>29, 32</t>
   </si>
   <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>ZP 17048</t>
+  </si>
+  <si>
+    <t>26585</t>
+  </si>
+  <si>
+    <t>7, 37</t>
+  </si>
+  <si>
+    <t>F I L</t>
+  </si>
+  <si>
+    <t>ZP 17050</t>
+  </si>
+  <si>
+    <t>26697</t>
+  </si>
+  <si>
+    <t>RAPIKINASE</t>
+  </si>
+  <si>
+    <t>ZP 17054</t>
+  </si>
+  <si>
+    <t>27265</t>
+  </si>
+  <si>
     <t>EIDRA</t>
   </si>
   <si>
     <t>ZP 17047</t>
   </si>
   <si>
     <t>26583</t>
   </si>
   <si>
     <t>29, 30, 35, 42</t>
   </si>
   <si>
-    <t>Figurative</t>
-[...19 lines deleted...]
-  <si>
     <t>FRAGRANCE IMPRESSIONS LIMITED</t>
   </si>
   <si>
     <t>ZP 17051</t>
   </si>
   <si>
     <t>28867</t>
   </si>
   <si>
-    <t>RAPIKINASE</t>
-[...7 lines deleted...]
-  <si>
     <t>LINDRA DRAUDIMO KOMPANIJA JOINT STOCK INSURANCE COMPANY</t>
   </si>
   <si>
     <t>ZP 17062</t>
   </si>
   <si>
     <t>27228</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>ALUS FORTAS LEDO</t>
   </si>
   <si>
     <t>2002 1244</t>
   </si>
   <si>
     <t>47947</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
@@ -262,122 +262,122 @@
   <si>
     <t>27281</t>
   </si>
   <si>
     <t>9, 10</t>
   </si>
   <si>
     <t>Aušveita</t>
   </si>
   <si>
     <t>ZP 17067</t>
   </si>
   <si>
     <t>26479</t>
   </si>
   <si>
     <t>EGATA</t>
   </si>
   <si>
     <t>ZP 17068</t>
   </si>
   <si>
     <t>26661</t>
   </si>
   <si>
+    <t>MEGA</t>
+  </si>
+  <si>
+    <t>ZP 17088</t>
+  </si>
+  <si>
+    <t>26982</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>FEROCRIT</t>
+  </si>
+  <si>
+    <t>ZP 17081</t>
+  </si>
+  <si>
+    <t>26750</t>
+  </si>
+  <si>
+    <t>JOKE</t>
+  </si>
+  <si>
+    <t>ZP 17086</t>
+  </si>
+  <si>
+    <t>26984</t>
+  </si>
+  <si>
+    <t>Super VALIOJAATELO</t>
+  </si>
+  <si>
+    <t>ZP 17087</t>
+  </si>
+  <si>
+    <t>26983</t>
+  </si>
+  <si>
     <t>LaiLa</t>
   </si>
   <si>
     <t>ZP 17077</t>
   </si>
   <si>
     <t>26480</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
-    <t>FEROCRIT</t>
-[...7 lines deleted...]
-  <si>
     <t>Personal System/2</t>
   </si>
   <si>
     <t>ZP 17084</t>
   </si>
   <si>
     <t>27574</t>
   </si>
   <si>
     <t>9, 16, 42</t>
   </si>
   <si>
     <t>LA GALA</t>
   </si>
   <si>
     <t>ZP 17085</t>
   </si>
   <si>
     <t>26985</t>
   </si>
   <si>
-    <t>30</t>
-[...28 lines deleted...]
-  <si>
     <t>LITHUANIAN PEAT</t>
   </si>
   <si>
     <t>ZP 17093</t>
   </si>
   <si>
     <t>26431</t>
   </si>
   <si>
     <t>ŽAIDIMŲ IR PRAMOGŲ KLUBAS T.R.I.S</t>
   </si>
   <si>
     <t>ZP 17094</t>
   </si>
   <si>
     <t>27845</t>
   </si>
   <si>
     <t>35, 41</t>
   </si>
   <si>
     <t>MER</t>
   </si>
   <si>
     <t>ZP 17096</t>
@@ -421,1042 +421,1080 @@
   <si>
     <t>1, 5, 16, 17, 29, 30, 31, 32, 33</t>
   </si>
   <si>
     <t>Jan&amp;Co</t>
   </si>
   <si>
     <t>ZP 17112</t>
   </si>
   <si>
     <t>26539</t>
   </si>
   <si>
     <t>35, 39, 40</t>
   </si>
   <si>
     <t>VILIUS + PARTNERIAI</t>
   </si>
   <si>
     <t>ZP 17115</t>
   </si>
   <si>
     <t>26432</t>
   </si>
   <si>
+    <t>TURUN SINAPPI</t>
+  </si>
+  <si>
+    <t>ZP 17138</t>
+  </si>
+  <si>
+    <t>26717</t>
+  </si>
+  <si>
+    <t>LINNAN SINAPPI</t>
+  </si>
+  <si>
+    <t>ZP 17147</t>
+  </si>
+  <si>
+    <t>26693</t>
+  </si>
+  <si>
+    <t>JALOSTAJA</t>
+  </si>
+  <si>
+    <t>ZP 17149</t>
+  </si>
+  <si>
+    <t>26691</t>
+  </si>
+  <si>
+    <t>29, 30, 32</t>
+  </si>
+  <si>
+    <t>LIETUVOS KLINIKINĖS TOKSIKOLOGIJOS DRAUGIJA</t>
+  </si>
+  <si>
+    <t>ZP 17150</t>
+  </si>
+  <si>
+    <t>27469</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>ETNA</t>
+  </si>
+  <si>
+    <t>ZP 17151</t>
+  </si>
+  <si>
+    <t>26660</t>
+  </si>
+  <si>
+    <t>19, 21, 35, 37, 42</t>
+  </si>
+  <si>
     <t>RAGULETTO</t>
   </si>
   <si>
     <t>ZP 17135</t>
   </si>
   <si>
     <t>26708</t>
   </si>
   <si>
-    <t>TURUN SINAPPI</t>
-[...50 lines deleted...]
-    <t>19, 21, 35, 37, 42</t>
+    <t>ALUMAG</t>
+  </si>
+  <si>
+    <t>ZP 17162</t>
+  </si>
+  <si>
+    <t>27209</t>
+  </si>
+  <si>
+    <t>ONYX</t>
+  </si>
+  <si>
+    <t>ZP 17166</t>
+  </si>
+  <si>
+    <t>27241</t>
+  </si>
+  <si>
+    <t>3, 9, 14, 16, 18, 25, 28, 34</t>
+  </si>
+  <si>
+    <t>ZP 17168</t>
+  </si>
+  <si>
+    <t>27065</t>
+  </si>
+  <si>
+    <t>35, 36, 39, 42</t>
+  </si>
+  <si>
+    <t>ZP 17165</t>
+  </si>
+  <si>
+    <t>27211</t>
+  </si>
+  <si>
+    <t>DAVE'S ORIGINAL BLEND</t>
+  </si>
+  <si>
+    <t>ZP 17167</t>
+  </si>
+  <si>
+    <t>26874</t>
+  </si>
+  <si>
+    <t>34</t>
   </si>
   <si>
     <t>SOLTOUR</t>
   </si>
   <si>
     <t>ZP 17159</t>
   </si>
   <si>
     <t>27208</t>
   </si>
   <si>
     <t>GROSEPTOL</t>
   </si>
   <si>
     <t>ZP 17163</t>
   </si>
   <si>
     <t>27210</t>
   </si>
   <si>
-    <t>ZP 17165</t>
-[...16 lines deleted...]
-  <si>
     <t>TRUE LOVE</t>
   </si>
   <si>
     <t>ZP 17170</t>
   </si>
   <si>
     <t>27470</t>
   </si>
   <si>
-    <t>ALUMAG</t>
-[...26 lines deleted...]
-    <t>35, 36, 39, 42</t>
+    <t>je</t>
+  </si>
+  <si>
+    <t>ZP 17177</t>
+  </si>
+  <si>
+    <t>27471</t>
+  </si>
+  <si>
+    <t>29, 35, 40</t>
   </si>
   <si>
     <t>BARON</t>
   </si>
   <si>
     <t>ZP 17173</t>
   </si>
   <si>
     <t>26747</t>
   </si>
   <si>
     <t>31</t>
-  </si>
-[...10 lines deleted...]
-    <t>29, 35, 40</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>8</xdr:row>
-      <xdr:rowOff>360000</xdr:rowOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>360000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId2"/>
+        <a:blip r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>10</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
-[...36 lines deleted...]
-      <xdr:row>11</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>432000</xdr:rowOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId6"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>540000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId7"/>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="540000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>20</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>20</xdr:row>
-[...37 lines deleted...]
-      <xdr:row>25</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>28</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="468000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>43</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1044000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId18"/>
+        <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>1476000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId19"/>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1476000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>48</xdr:row>
-      <xdr:rowOff>1044000</xdr:rowOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId20"/>
-[...37 lines deleted...]
-        <a:blip r:embed="rId21"/>
+        <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
@@ -1535,51 +1573,51 @@
       <c r="A3" t="n">
         <v>6402.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>38285.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4">
+    <row r="4" ht="75.0" customHeight="true">
       <c r="A4" t="n">
         <v>6403.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="n">
         <v>38285.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1721,166 +1759,166 @@
         <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="G10" t="s">
         <v>47</v>
       </c>
       <c r="H10" t="n">
         <v>38287.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>6410.0</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11"/>
+      <c r="C11" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>49</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>38287.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" ht="75.0" customHeight="true">
+    <row r="12">
       <c r="A12" t="n">
         <v>6411.0</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="s">
+        <v>52</v>
+      </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>53</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="H12" t="n">
         <v>38287.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>6412.0</v>
       </c>
       <c r="B13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D13" t="s">
         <v>56</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>57</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="H13" t="n">
         <v>38287.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14">
+    <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>6413.0</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>59</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="H14" t="n">
         <v>38287.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>6414.0</v>
       </c>
       <c r="B15" t="s">
         <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>25</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="G15" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="H15" t="n">
         <v>38287.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>6415.0</v>
       </c>
       <c r="B16" t="s">
         <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>66</v>
       </c>
       <c r="E16" t="s">
         <v>67</v>
       </c>
       <c r="G16" t="s">
@@ -1940,94 +1978,94 @@
       </c>
       <c r="H18" t="n">
         <v>38293.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>6418.0</v>
       </c>
       <c r="B19" t="s">
         <v>78</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>79</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H19" t="n">
         <v>38293.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>6419.0</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="G20" t="s">
         <v>43</v>
       </c>
       <c r="H20" t="n">
         <v>38293.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" ht="75.0" customHeight="true">
+    <row r="21">
       <c r="A21" t="n">
         <v>6420.0</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" t="s">
         <v>87</v>
       </c>
       <c r="H21" t="n">
         <v>38294.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>6421.0</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
@@ -2044,181 +2082,181 @@
       </c>
       <c r="H22" t="n">
         <v>38294.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>6422.0</v>
       </c>
       <c r="B23" t="s">
         <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>25</v>
       </c>
       <c r="D23" t="s">
         <v>92</v>
       </c>
       <c r="E23" t="s">
         <v>93</v>
       </c>
       <c r="G23" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="H23" t="n">
         <v>38294.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>6423.0</v>
       </c>
       <c r="B24" t="s">
+        <v>94</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>95</v>
       </c>
-      <c r="C24" t="s">
-[...2 lines deleted...]
-      <c r="D24" t="s">
+      <c r="E24" t="s">
         <v>96</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G24" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H24" t="n">
         <v>38294.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>6424.0</v>
       </c>
       <c r="B25" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" t="s">
         <v>99</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="G25" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H25" t="n">
         <v>38294.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="75.0" customHeight="true">
+    <row r="26">
       <c r="A26" t="n">
         <v>6425.0</v>
       </c>
       <c r="B26" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" t="s">
         <v>102</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>103</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H26" t="n">
         <v>38294.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>6426.0</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
         <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>106</v>
       </c>
       <c r="E27" t="s">
         <v>107</v>
       </c>
       <c r="G27" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H27" t="n">
         <v>38294.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>6427.0</v>
       </c>
       <c r="B28" t="s">
         <v>108</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>109</v>
       </c>
       <c r="E28" t="s">
         <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>87</v>
+        <v>100</v>
       </c>
       <c r="H28" t="n">
         <v>38295.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="79.2" customHeight="true">
       <c r="A29" t="n">
         <v>6428.0</v>
       </c>
       <c r="B29" t="s">
         <v>111</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>112</v>
       </c>
       <c r="E29" t="s">
         <v>113</v>
       </c>
       <c r="G29" t="s">
@@ -2356,454 +2394,454 @@
       </c>
       <c r="H34" t="n">
         <v>38296.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>6434.0</v>
       </c>
       <c r="B35" t="s">
         <v>134</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>135</v>
       </c>
       <c r="E35" t="s">
         <v>136</v>
       </c>
       <c r="G35" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="H35" t="n">
         <v>38299.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>6435.0</v>
       </c>
       <c r="B36" t="s">
         <v>137</v>
       </c>
       <c r="C36" t="s">
         <v>25</v>
       </c>
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="G36" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H36" t="n">
         <v>38300.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>6436.0</v>
       </c>
       <c r="B37" t="s">
         <v>140</v>
       </c>
       <c r="C37" t="s">
         <v>25</v>
       </c>
       <c r="D37" t="s">
         <v>141</v>
       </c>
       <c r="E37" t="s">
         <v>142</v>
       </c>
       <c r="G37" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="H37" t="n">
         <v>38300.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>6437.0</v>
       </c>
       <c r="B38" t="s">
         <v>143</v>
       </c>
       <c r="C38" t="s">
         <v>25</v>
       </c>
       <c r="D38" t="s">
         <v>144</v>
       </c>
       <c r="E38" t="s">
         <v>145</v>
       </c>
       <c r="G38" t="s">
-        <v>98</v>
+        <v>146</v>
       </c>
       <c r="H38" t="n">
         <v>38300.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39">
+    <row r="39" ht="84.9" customHeight="true">
       <c r="A39" t="n">
         <v>6438.0</v>
       </c>
       <c r="B39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C39" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E39" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G39" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H39" t="n">
         <v>38300.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="84.9" customHeight="true">
+    <row r="40">
       <c r="A40" t="n">
         <v>6439.0</v>
       </c>
       <c r="B40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="G40" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="H40" t="n">
         <v>38300.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>6440.0</v>
       </c>
       <c r="B41" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E41" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G41" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="H41" t="n">
         <v>38300.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" ht="75.0" customHeight="true">
+    <row r="42">
       <c r="A42" t="n">
         <v>6441.0</v>
       </c>
       <c r="B42" t="s">
         <v>158</v>
       </c>
       <c r="C42" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>159</v>
       </c>
       <c r="E42" t="s">
         <v>160</v>
       </c>
       <c r="G42" t="s">
-        <v>125</v>
+        <v>36</v>
       </c>
       <c r="H42" t="n">
         <v>38301.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>6442.0</v>
       </c>
       <c r="B43" t="s">
         <v>161</v>
       </c>
       <c r="C43" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="G43" t="s">
-        <v>36</v>
+        <v>164</v>
       </c>
       <c r="H43" t="n">
         <v>38301.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="76.4" customHeight="true">
+    <row r="44" ht="82.05" customHeight="true">
       <c r="A44" t="n">
         <v>6443.0</v>
       </c>
       <c r="B44"/>
       <c r="C44" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D44" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E44" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G44" t="s">
-        <v>36</v>
+        <v>167</v>
       </c>
       <c r="H44" t="n">
         <v>38301.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45" ht="76.4" customHeight="true">
       <c r="A45" t="n">
         <v>6444.0</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B45"/>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="D45" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E45" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G45" t="s">
-        <v>169</v>
+        <v>36</v>
       </c>
       <c r="H45" t="n">
         <v>38301.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="116.0" customHeight="true">
+    <row r="46">
       <c r="A46" t="n">
         <v>6445.0</v>
       </c>
       <c r="B46" t="s">
         <v>170</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>171</v>
       </c>
       <c r="E46" t="s">
         <v>172</v>
       </c>
       <c r="G46" t="s">
-        <v>43</v>
+        <v>173</v>
       </c>
       <c r="H46" t="n">
         <v>38301.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47">
+    <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>6446.0</v>
       </c>
       <c r="B47" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C47" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E47" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G47" t="s">
-        <v>36</v>
+        <v>125</v>
       </c>
       <c r="H47" t="n">
         <v>38301.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>6447.0</v>
       </c>
       <c r="B48" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E48" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G48" t="s">
-        <v>179</v>
+        <v>36</v>
       </c>
       <c r="H48" t="n">
         <v>38301.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="82.05" customHeight="true">
+    <row r="49" ht="116.0" customHeight="true">
       <c r="A49" t="n">
         <v>6448.0</v>
       </c>
-      <c r="B49"/>
+      <c r="B49" t="s">
+        <v>180</v>
+      </c>
       <c r="C49" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E49" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G49" t="s">
-        <v>182</v>
+        <v>43</v>
       </c>
       <c r="H49" t="n">
         <v>38301.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50">
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>6449.0</v>
       </c>
       <c r="B50" t="s">
         <v>183</v>
       </c>
       <c r="C50" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>184</v>
       </c>
       <c r="E50" t="s">
         <v>185</v>
       </c>
       <c r="G50" t="s">
         <v>186</v>
       </c>
       <c r="H50" t="n">
         <v>38302.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="75.0" customHeight="true">
+    <row r="51">
       <c r="A51" t="n">
         <v>6450.0</v>
       </c>
       <c r="B51" t="s">
         <v>187</v>
       </c>
       <c r="C51" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
         <v>188</v>
       </c>
       <c r="E51" t="s">
         <v>189</v>
       </c>
       <c r="G51" t="s">
         <v>190</v>
       </c>
       <c r="H51" t="n">
         <v>38302.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">