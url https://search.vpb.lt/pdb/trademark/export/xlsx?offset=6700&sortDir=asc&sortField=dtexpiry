--- v0 (2026-04-13)
+++ v1 (2026-08-04)
@@ -8,51 +8,51 @@
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet0" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="193">
   <si>
     <t>Eilės Nr</t>
   </si>
   <si>
     <t>Prekių ženklas</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Ženklo tipas</t>
   </si>
   <si>
     <t>Paraiškos Nr</t>
   </si>
   <si>
     <t>Registracijos Nr</t>
   </si>
   <si>
     <t>Ženklo vaizdas</t>
   </si>
   <si>
     <t>Nicos klasės Nr</t>
   </si>
   <si>
@@ -283,50 +283,83 @@
   <si>
     <t>95-0152</t>
   </si>
   <si>
     <t>27451</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Prima</t>
   </si>
   <si>
     <t>95-0162</t>
   </si>
   <si>
     <t>27453</t>
   </si>
   <si>
     <t>95-0163</t>
   </si>
   <si>
     <t>27452</t>
   </si>
   <si>
+    <t>TUDOR</t>
+  </si>
+  <si>
+    <t>95-0191</t>
+  </si>
+  <si>
+    <t>27003</t>
+  </si>
+  <si>
+    <t>SVEDBERGS</t>
+  </si>
+  <si>
+    <t>95-0192</t>
+  </si>
+  <si>
+    <t>27307</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>LIQUID CARBONIC</t>
+  </si>
+  <si>
+    <t>95-0193</t>
+  </si>
+  <si>
+    <t>27945</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>CHEWITS</t>
   </si>
   <si>
     <t>95-0184</t>
   </si>
   <si>
     <t>27004</t>
   </si>
   <si>
     <t>REDŽIUS R</t>
   </si>
   <si>
     <t>95-0166</t>
   </si>
   <si>
     <t>28913</t>
   </si>
   <si>
     <t>35, 41</t>
   </si>
   <si>
     <t>Minotel</t>
   </si>
   <si>
     <t>95-0167</t>
@@ -415,83 +448,50 @@
   <si>
     <t>27005</t>
   </si>
   <si>
     <t>SOBOCA</t>
   </si>
   <si>
     <t>95-0186</t>
   </si>
   <si>
     <t>27028</t>
   </si>
   <si>
     <t>PARAGON</t>
   </si>
   <si>
     <t>95-0189</t>
   </si>
   <si>
     <t>27022</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>TUDOR</t>
-[...31 lines deleted...]
-  <si>
     <t>CLEARBLUE ONE STEP</t>
   </si>
   <si>
     <t>95-0195</t>
   </si>
   <si>
     <t>27950</t>
   </si>
   <si>
     <t>1, 5</t>
   </si>
   <si>
     <t>CLEARVIEW</t>
   </si>
   <si>
     <t>95-0196</t>
   </si>
   <si>
     <t>27949</t>
   </si>
   <si>
     <t>UNIPATH</t>
   </si>
   <si>
     <t>95-0197</t>
@@ -556,124 +556,127 @@
   <si>
     <t>30, 35, 36, 40</t>
   </si>
   <si>
     <t>AB</t>
   </si>
   <si>
     <t>95-0212</t>
   </si>
   <si>
     <t>27355</t>
   </si>
   <si>
     <t>RIMULA</t>
   </si>
   <si>
     <t>95-0218</t>
   </si>
   <si>
     <t>27059</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
+    <t>LATVIJAS FINIERIS F</t>
+  </si>
+  <si>
+    <t>95-0231</t>
+  </si>
+  <si>
+    <t>27132</t>
+  </si>
+  <si>
+    <t>19, 20</t>
+  </si>
+  <si>
     <t>RAVIDOL</t>
   </si>
   <si>
     <t>95-0221</t>
   </si>
   <si>
     <t>27353</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>95-0223</t>
   </si>
   <si>
     <t>27053</t>
   </si>
   <si>
     <t>35, 37</t>
-  </si>
-[...7 lines deleted...]
-    <t>27866</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId10" Target="../media/image10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId11" Target="../media/image11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId12" Target="../media/image12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId13" Target="../media/image13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId14" Target="../media/image14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId15" Target="../media/image15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId16" Target="../media/image16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId17" Target="../media/image17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId18" Target="../media/image18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId19" Target="../media/image19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId2" Target="../media/image2.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId20" Target="../media/image20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId21" Target="../media/image21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId22" Target="../media/image22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId23" Target="../media/image23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId24" Target="../media/image24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId25" Target="../media/image25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId26" Target="../media/image26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId27" Target="../media/image27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId3" Target="../media/image3.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId4" Target="../media/image4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId5" Target="../media/image5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId6" Target="../media/image6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId7" Target="../media/image7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId8" Target="../media/image8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/><Relationship Id="rId9" Target="../media/image9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>360000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -1063,335 +1066,335 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>24</xdr:row>
-      <xdr:rowOff>1152000</xdr:rowOff>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1152000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId13"/>
+        <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId14"/>
+        <a:blip r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId15"/>
+        <a:blip r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId16"/>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId17"/>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="432000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1588,68 +1591,106 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>49</xdr:row>
-      <xdr:rowOff>864000</xdr:rowOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
@@ -2274,155 +2315,155 @@
       <c r="A24" t="n">
         <v>6723.0</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
       <c r="G24" t="s">
         <v>79</v>
       </c>
       <c r="H24" t="n">
         <v>38365.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25" ht="90.55" customHeight="true">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>6724.0</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>96</v>
       </c>
       <c r="G25" t="s">
         <v>97</v>
       </c>
       <c r="H25" t="n">
         <v>38365.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="75.0" customHeight="true">
+    <row r="26">
       <c r="A26" t="n">
         <v>6725.0</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="G26" t="s">
         <v>101</v>
       </c>
       <c r="H26" t="n">
         <v>38365.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="75.0" customHeight="true">
+    <row r="27">
       <c r="A27" t="n">
         <v>6726.0</v>
       </c>
       <c r="B27" t="s">
         <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D27" t="s">
         <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>104</v>
       </c>
       <c r="G27" t="s">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c r="H27" t="n">
         <v>38365.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28">
+    <row r="28" ht="90.55" customHeight="true">
       <c r="A28" t="n">
         <v>6727.0</v>
       </c>
       <c r="B28" t="s">
+        <v>105</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>106</v>
       </c>
-      <c r="C28" t="s">
-[...2 lines deleted...]
-      <c r="D28" t="s">
+      <c r="E28" t="s">
         <v>107</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H28" t="n">
         <v>38365.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="29" ht="76.4" customHeight="true">
+    <row r="29" ht="75.0" customHeight="true">
       <c r="A29" t="n">
         <v>6728.0</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="G29" t="s">
         <v>112</v>
       </c>
       <c r="H29" t="n">
         <v>38365.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2430,224 +2471,224 @@
       <c r="A30" t="n">
         <v>6729.0</v>
       </c>
       <c r="B30" t="s">
         <v>113</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="G30" t="s">
         <v>116</v>
       </c>
       <c r="H30" t="n">
         <v>38365.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" ht="84.9" customHeight="true">
+    <row r="31">
       <c r="A31" t="n">
         <v>6730.0</v>
       </c>
       <c r="B31" t="s">
         <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D31" t="s">
         <v>118</v>
       </c>
       <c r="E31" t="s">
         <v>119</v>
       </c>
       <c r="G31" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="H31" t="n">
         <v>38365.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="75.0" customHeight="true">
+    <row r="32" ht="76.4" customHeight="true">
       <c r="A32" t="n">
         <v>6731.0</v>
       </c>
       <c r="B32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
+        <v>121</v>
+      </c>
+      <c r="E32" t="s">
         <v>122</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="H32" t="n">
         <v>38365.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>6732.0</v>
       </c>
       <c r="B33" t="s">
+        <v>124</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>125</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="E33" t="s">
         <v>126</v>
       </c>
-      <c r="E33" t="s">
+      <c r="G33" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H33" t="n">
         <v>38365.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34">
+    <row r="34" ht="84.9" customHeight="true">
       <c r="A34" t="n">
         <v>6733.0</v>
       </c>
       <c r="B34" t="s">
         <v>128</v>
       </c>
       <c r="C34" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>129</v>
       </c>
       <c r="E34" t="s">
         <v>130</v>
       </c>
       <c r="G34" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="H34" t="n">
         <v>38365.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>6734.0</v>
       </c>
       <c r="B35" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E35" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G35" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H35" t="n">
         <v>38365.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>6735.0</v>
       </c>
       <c r="B36" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C36" t="s">
         <v>27</v>
       </c>
       <c r="D36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G36" t="s">
         <v>79</v>
       </c>
       <c r="H36" t="n">
         <v>38365.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="75.0" customHeight="true">
+    <row r="37">
       <c r="A37" t="n">
         <v>6736.0</v>
       </c>
       <c r="B37" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="G37" t="s">
-        <v>141</v>
+        <v>79</v>
       </c>
       <c r="H37" t="n">
         <v>38365.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>6737.0</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
         <v>27</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
@@ -2859,155 +2900,155 @@
       </c>
       <c r="H46" t="n">
         <v>38370.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>6746.0</v>
       </c>
       <c r="B47" t="s">
         <v>175</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>176</v>
       </c>
       <c r="E47" t="s">
         <v>177</v>
       </c>
       <c r="G47" t="s">
-        <v>101</v>
+        <v>112</v>
       </c>
       <c r="H47" t="n">
         <v>38370.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>6747.0</v>
       </c>
       <c r="B48" t="s">
         <v>178</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>179</v>
       </c>
       <c r="E48" t="s">
         <v>180</v>
       </c>
       <c r="G48" t="s">
         <v>181</v>
       </c>
       <c r="H48" t="n">
         <v>38370.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49">
+    <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>6748.0</v>
       </c>
       <c r="B49" t="s">
         <v>182</v>
       </c>
       <c r="C49" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>183</v>
       </c>
       <c r="E49" t="s">
         <v>184</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>185</v>
       </c>
       <c r="H49" t="n">
         <v>38371.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="75.0" customHeight="true">
+    <row r="50">
       <c r="A50" t="n">
         <v>6749.0</v>
       </c>
       <c r="B50" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C50" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="D50" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E50" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G50" t="s">
-        <v>188</v>
+        <v>14</v>
       </c>
       <c r="H50" t="n">
         <v>38371.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>6750.0</v>
       </c>
       <c r="B51" t="s">
         <v>189</v>
       </c>
       <c r="C51" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>190</v>
       </c>
       <c r="E51" t="s">
         <v>191</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>192</v>
       </c>
       <c r="H51" t="n">
         <v>38371.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>