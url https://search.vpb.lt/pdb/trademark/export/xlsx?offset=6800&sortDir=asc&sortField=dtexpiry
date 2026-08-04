--- v0 (2026-04-13)
+++ v1 (2026-08-04)
@@ -145,50 +145,62 @@
   <si>
     <t>VERTĖ</t>
   </si>
   <si>
     <t>95-0352</t>
   </si>
   <si>
     <t>27625</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>SUNQUICK</t>
   </si>
   <si>
     <t>95-0358</t>
   </si>
   <si>
     <t>27627</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
+    <t>SEATTLE SONICS</t>
+  </si>
+  <si>
+    <t>95-0374</t>
+  </si>
+  <si>
+    <t>28044</t>
+  </si>
+  <si>
+    <t>9, 16, 25, 28</t>
+  </si>
+  <si>
     <t>DIDONO</t>
   </si>
   <si>
     <t>95-0360</t>
   </si>
   <si>
     <t>28454</t>
   </si>
   <si>
     <t>DILANILE</t>
   </si>
   <si>
     <t>95-0361</t>
   </si>
   <si>
     <t>28455</t>
   </si>
   <si>
     <t>ErythroPen</t>
   </si>
   <si>
     <t>95-0363</t>
   </si>
   <si>
     <t>28456</t>
@@ -196,179 +208,167 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>EVACOR</t>
   </si>
   <si>
     <t>95-0365</t>
   </si>
   <si>
     <t>31633</t>
   </si>
   <si>
     <t>3, 6, 11, 14, 16, 19, 20, 21, 27, 42</t>
   </si>
   <si>
     <t>ROCKETS</t>
   </si>
   <si>
     <t>95-0371</t>
   </si>
   <si>
     <t>28047</t>
   </si>
   <si>
-    <t>9, 16, 25, 28</t>
-[...1 lines deleted...]
-  <si>
     <t>SAN ANTONIO SPURS</t>
   </si>
   <si>
     <t>95-0373</t>
   </si>
   <si>
     <t>28045</t>
   </si>
   <si>
-    <t>SEATTLE SONICS</t>
-[...7 lines deleted...]
-  <si>
     <t>sunlux</t>
   </si>
   <si>
     <t>2002 2279</t>
   </si>
   <si>
     <t>47802</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>VITOMA</t>
   </si>
   <si>
+    <t>95-0378</t>
+  </si>
+  <si>
+    <t>27213</t>
+  </si>
+  <si>
+    <t>35, 37, 40, 42</t>
+  </si>
+  <si>
+    <t>BONELLI</t>
+  </si>
+  <si>
+    <t>95-0380</t>
+  </si>
+  <si>
+    <t>28098</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
     <t>95-0377</t>
   </si>
   <si>
     <t>27212</t>
   </si>
   <si>
-    <t>35, 37, 40, 42</t>
-[...17 lines deleted...]
-    <t>20</t>
+    <t>JANOME</t>
+  </si>
+  <si>
+    <t>95-0387</t>
+  </si>
+  <si>
+    <t>27330</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>LIVAL</t>
+  </si>
+  <si>
+    <t>95-0389</t>
+  </si>
+  <si>
+    <t>28043</t>
+  </si>
+  <si>
+    <t>FRIASTAR</t>
+  </si>
+  <si>
+    <t>95-0390</t>
+  </si>
+  <si>
+    <t>30347</t>
+  </si>
+  <si>
+    <t>6, 11, 19</t>
+  </si>
+  <si>
+    <t>JUBILEE</t>
+  </si>
+  <si>
+    <t>95-0396</t>
+  </si>
+  <si>
+    <t>28114</t>
+  </si>
+  <si>
+    <t>29, 30, 32</t>
   </si>
   <si>
     <t>AKLITA</t>
   </si>
   <si>
     <t>95-0398</t>
   </si>
   <si>
     <t>27068</t>
   </si>
   <si>
     <t>95-0399</t>
   </si>
   <si>
     <t>28416</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>JANOME</t>
-[...43 lines deleted...]
-  <si>
     <t>KLAIPĖDA</t>
   </si>
   <si>
     <t>95-0407</t>
   </si>
   <si>
     <t>27421</t>
   </si>
   <si>
     <t>31, 39</t>
   </si>
   <si>
     <t>95-0408</t>
   </si>
   <si>
     <t>25885</t>
   </si>
   <si>
     <t>39, 42</t>
   </si>
   <si>
     <t>ARISTOCRAT</t>
   </si>
   <si>
     <t>99-0913</t>
@@ -400,77 +400,77 @@
   <si>
     <t>28419</t>
   </si>
   <si>
     <t>ARISCO</t>
   </si>
   <si>
     <t>95-0409</t>
   </si>
   <si>
     <t>28417</t>
   </si>
   <si>
     <t>N &amp; B CLASSIC</t>
   </si>
   <si>
     <t>95-0411</t>
   </si>
   <si>
     <t>28041</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
+    <t>DYNAMAX</t>
+  </si>
+  <si>
+    <t>95-0424</t>
+  </si>
+  <si>
+    <t>27709</t>
+  </si>
+  <si>
     <t>95-0418</t>
   </si>
   <si>
     <t>27420</t>
   </si>
   <si>
     <t>40, 41</t>
   </si>
   <si>
     <t>95-0420</t>
   </si>
   <si>
     <t>28038</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>DYNAMAX</t>
-[...7 lines deleted...]
-  <si>
     <t>EBC</t>
   </si>
   <si>
     <t>95-0432</t>
   </si>
   <si>
     <t>28383</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>95-0433</t>
   </si>
   <si>
     <t>27705</t>
   </si>
   <si>
     <t>16, 25, 41</t>
   </si>
   <si>
     <t>Dilmah</t>
@@ -487,50 +487,95 @@
   <si>
     <t>MEISSEN</t>
   </si>
   <si>
     <t>95-0437</t>
   </si>
   <si>
     <t>27849</t>
   </si>
   <si>
     <t>11, 19</t>
   </si>
   <si>
     <t>BIFILINAS</t>
   </si>
   <si>
     <t>95-0439</t>
   </si>
   <si>
     <t>24177</t>
   </si>
   <si>
     <t>5, 29</t>
   </si>
   <si>
+    <t>Poliestero Industrijos Centras</t>
+  </si>
+  <si>
+    <t>95-0440</t>
+  </si>
+  <si>
+    <t>27699</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>FESTO KTU</t>
+  </si>
+  <si>
+    <t>95-0442</t>
+  </si>
+  <si>
+    <t>29637</t>
+  </si>
+  <si>
+    <t>6, 20, 21, 35, 37, 39, 41, 42</t>
+  </si>
+  <si>
+    <t>CARDINAL</t>
+  </si>
+  <si>
+    <t>95-0443</t>
+  </si>
+  <si>
+    <t>28226</t>
+  </si>
+  <si>
+    <t>MICROMELT</t>
+  </si>
+  <si>
+    <t>95-0447</t>
+  </si>
+  <si>
+    <t>27298</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
     <t>YKK Y</t>
   </si>
   <si>
     <t>95-0450</t>
   </si>
   <si>
     <t>27454</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>CAMEL TROPHY</t>
   </si>
   <si>
     <t>95-0452</t>
   </si>
   <si>
     <t>27456</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>STAROBRNO</t>
@@ -548,95 +593,50 @@
     <t>95-0456</t>
   </si>
   <si>
     <t>27089</t>
   </si>
   <si>
     <t>6, 14, 20, 21, 35</t>
   </si>
   <si>
     <t>JABLONEX</t>
   </si>
   <si>
     <t>95-0457</t>
   </si>
   <si>
     <t>27090</t>
   </si>
   <si>
     <t>Bijone de Bohėme</t>
   </si>
   <si>
     <t>95-0458</t>
   </si>
   <si>
     <t>27091</t>
-  </si>
-[...43 lines deleted...]
-    <t>1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -799,152 +799,152 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>12</xdr:row>
-      <xdr:rowOff>792000</xdr:rowOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="792000"/>
+          <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>15</xdr:row>
-      <xdr:rowOff>972000</xdr:rowOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="972000"/>
+          <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>360000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -958,259 +958,259 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="360000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>17</xdr:row>
-      <xdr:rowOff>1116000</xdr:rowOff>
+      <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1404000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>432000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="432000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>1116000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>18</xdr:row>
-      <xdr:rowOff>1404000</xdr:rowOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId10"/>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1404000"/>
+          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>19</xdr:row>
-      <xdr:rowOff>432000</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId11"/>
-[...37 lines deleted...]
-        <a:blip r:embed="rId12"/>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
-    </xdr:to>
-[...36 lines deleted...]
-      <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="612000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1293,95 +1293,95 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>34</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>1044000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1044000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1528,183 +1528,183 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>41</xdr:row>
-      <xdr:rowOff>1080000</xdr:rowOff>
+      <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>42</xdr:row>
-      <xdr:rowOff>612000</xdr:rowOff>
+      <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="936000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...38 lines deleted...]
-      <xdr:rowOff>900000</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="900000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1718,126 +1718,126 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>1008000</xdr:rowOff>
+      <xdr:rowOff>792000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1008000"/>
+          <a:ext cx="1080000" cy="792000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>48</xdr:row>
-      <xdr:rowOff>936000</xdr:rowOff>
+      <xdr:rowOff>900000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="936000"/>
+          <a:ext cx="1080000" cy="900000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>612000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2081,473 +2081,473 @@
       <c r="A9" t="n">
         <v>6808.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>42</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="G9" t="s">
         <v>44</v>
       </c>
       <c r="H9" t="n">
         <v>38385.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10">
+    <row r="10" ht="76.4" customHeight="true">
       <c r="A10" t="n">
         <v>6809.0</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="H10" t="n">
         <v>38386.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>6810.0</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G11" t="s">
         <v>24</v>
       </c>
       <c r="H11" t="n">
         <v>38386.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>6811.0</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>24</v>
       </c>
       <c r="H12" t="n">
         <v>38386.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="75.0" customHeight="true">
+    <row r="13">
       <c r="A13" t="n">
         <v>6812.0</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D13" t="s">
         <v>56</v>
       </c>
       <c r="E13" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
         <v>58</v>
       </c>
       <c r="H13" t="n">
         <v>38386.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>6813.0</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="n">
         <v>38386.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15">
+    <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>6814.0</v>
       </c>
       <c r="B15" t="s">
         <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="H15" t="n">
         <v>38386.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" ht="76.4" customHeight="true">
+    <row r="16">
       <c r="A16" t="n">
         <v>6815.0</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D16" t="s">
         <v>67</v>
       </c>
       <c r="E16" t="s">
         <v>68</v>
       </c>
       <c r="G16" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="H16" t="n">
         <v>38386.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" ht="75.0" customHeight="true">
       <c r="A17" t="n">
         <v>6816.0</v>
       </c>
       <c r="B17" t="s">
         <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="G17" t="s">
         <v>72</v>
       </c>
       <c r="H17" t="n">
         <v>38387.0</v>
       </c>
       <c r="I17" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="18" ht="87.7" customHeight="true">
+    <row r="18" ht="110.35" customHeight="true">
       <c r="A18" t="n">
         <v>6817.0</v>
       </c>
       <c r="B18" t="s">
         <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="G18" t="s">
         <v>77</v>
       </c>
       <c r="H18" t="n">
         <v>38389.0</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" ht="110.35" customHeight="true">
+    <row r="19" ht="75.0" customHeight="true">
       <c r="A19" t="n">
         <v>6818.0</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G19" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="H19" t="n">
         <v>38389.0</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" ht="75.0" customHeight="true">
+    <row r="20" ht="87.7" customHeight="true">
       <c r="A20" t="n">
         <v>6819.0</v>
       </c>
       <c r="B20" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G20" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="H20" t="n">
         <v>38389.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>6820.0</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>85</v>
       </c>
       <c r="E21" t="s">
         <v>86</v>
       </c>
       <c r="G21" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="H21" t="n">
         <v>38391.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" ht="84.9" customHeight="true">
+    <row r="22">
       <c r="A22" t="n">
         <v>6821.0</v>
       </c>
-      <c r="B22"/>
+      <c r="B22" t="s">
+        <v>88</v>
+      </c>
       <c r="C22" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D22" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="G22" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="H22" t="n">
         <v>38391.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" ht="75.0" customHeight="true">
+    <row r="23">
       <c r="A23" t="n">
         <v>6822.0</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="H23" t="n">
         <v>38391.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>6823.0</v>
       </c>
       <c r="B24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
         <v>21</v>
       </c>
       <c r="D24" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="G24" t="s">
-        <v>72</v>
+        <v>98</v>
       </c>
       <c r="H24" t="n">
         <v>38391.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>6824.0</v>
       </c>
       <c r="B25" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E25" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="G25" t="s">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="H25" t="n">
         <v>38391.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26">
+    <row r="26" ht="84.9" customHeight="true">
       <c r="A26" t="n">
         <v>6825.0</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26"/>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>103</v>
       </c>
       <c r="G26" t="s">
         <v>104</v>
       </c>
       <c r="H26" t="n">
         <v>38391.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" ht="82.05" customHeight="true">
       <c r="A27" t="n">
         <v>6826.0</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
@@ -2666,151 +2666,151 @@
       </c>
       <c r="H31" t="n">
         <v>38393.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>6831.0</v>
       </c>
       <c r="B32" t="s">
         <v>123</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="G32" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="H32" t="n">
         <v>38393.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>6832.0</v>
       </c>
       <c r="B33" t="s">
         <v>126</v>
       </c>
       <c r="C33" t="s">
         <v>21</v>
       </c>
       <c r="D33" t="s">
         <v>127</v>
       </c>
       <c r="E33" t="s">
         <v>128</v>
       </c>
       <c r="G33" t="s">
         <v>129</v>
       </c>
       <c r="H33" t="n">
         <v>38393.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="34" ht="84.9" customHeight="true">
+    <row r="34">
       <c r="A34" t="n">
         <v>6833.0</v>
       </c>
-      <c r="B34"/>
+      <c r="B34" t="s">
+        <v>130</v>
+      </c>
       <c r="C34" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E34" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G34" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="H34" t="n">
         <v>38396.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="82.05" customHeight="true">
+    <row r="35" ht="84.9" customHeight="true">
       <c r="A35" t="n">
         <v>6834.0</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
         <v>133</v>
       </c>
       <c r="E35" t="s">
         <v>134</v>
       </c>
       <c r="G35" t="s">
         <v>135</v>
       </c>
       <c r="H35" t="n">
         <v>38396.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36">
+    <row r="36" ht="82.05" customHeight="true">
       <c r="A36" t="n">
         <v>6835.0</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36"/>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
         <v>136</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="E36" t="s">
         <v>137</v>
       </c>
-      <c r="E36" t="s">
+      <c r="G36" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="H36" t="n">
         <v>38396.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="37" ht="75.0" customHeight="true">
       <c r="A37" t="n">
         <v>6836.0</v>
       </c>
       <c r="B37" t="s">
         <v>139</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>140</v>
       </c>
       <c r="E37" t="s">
         <v>141</v>
       </c>
       <c r="G37" t="s">
@@ -2905,51 +2905,51 @@
       <c r="A41" t="n">
         <v>6840.0</v>
       </c>
       <c r="B41" t="s">
         <v>155</v>
       </c>
       <c r="C41" t="s">
         <v>21</v>
       </c>
       <c r="D41" t="s">
         <v>156</v>
       </c>
       <c r="E41" t="s">
         <v>157</v>
       </c>
       <c r="G41" t="s">
         <v>158</v>
       </c>
       <c r="H41" t="n">
         <v>38397.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" ht="84.9" customHeight="true">
+    <row r="42" ht="79.2" customHeight="true">
       <c r="A42" t="n">
         <v>6841.0</v>
       </c>
       <c r="B42" t="s">
         <v>159</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="G42" t="s">
         <v>162</v>
       </c>
       <c r="H42" t="n">
         <v>38398.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2974,233 +2974,233 @@
       </c>
       <c r="H43" t="n">
         <v>38398.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" ht="75.0" customHeight="true">
       <c r="A44" t="n">
         <v>6843.0</v>
       </c>
       <c r="B44" t="s">
         <v>167</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>168</v>
       </c>
       <c r="E44" t="s">
         <v>169</v>
       </c>
       <c r="G44" t="s">
-        <v>44</v>
+        <v>115</v>
       </c>
       <c r="H44" t="n">
         <v>38398.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45">
       <c r="A45" t="n">
         <v>6844.0</v>
       </c>
       <c r="B45" t="s">
         <v>170</v>
       </c>
       <c r="C45" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
         <v>171</v>
       </c>
       <c r="E45" t="s">
         <v>172</v>
       </c>
       <c r="G45" t="s">
         <v>173</v>
       </c>
       <c r="H45" t="n">
         <v>38398.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46">
+    <row r="46" ht="84.9" customHeight="true">
       <c r="A46" t="n">
         <v>6845.0</v>
       </c>
       <c r="B46" t="s">
         <v>174</v>
       </c>
       <c r="C46" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>175</v>
       </c>
       <c r="E46" t="s">
         <v>176</v>
       </c>
       <c r="G46" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="H46" t="n">
         <v>38398.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>6846.0</v>
       </c>
       <c r="B47" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G47" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="H47" t="n">
         <v>38398.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" ht="79.2" customHeight="true">
+    <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>6847.0</v>
       </c>
       <c r="B48" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="E48" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G48" t="s">
-        <v>183</v>
+        <v>44</v>
       </c>
       <c r="H48" t="n">
         <v>38398.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>6848.0</v>
       </c>
       <c r="B49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E49" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H49" t="n">
         <v>38398.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="75.0" customHeight="true">
+    <row r="50">
       <c r="A50" t="n">
         <v>6849.0</v>
       </c>
       <c r="B50" t="s">
+        <v>189</v>
+      </c>
+      <c r="C50" t="s">
+        <v>21</v>
+      </c>
+      <c r="D50" t="s">
+        <v>190</v>
+      </c>
+      <c r="E50" t="s">
+        <v>191</v>
+      </c>
+      <c r="G50" t="s">
         <v>188</v>
-      </c>
-[...10 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H50" t="n">
         <v>38398.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51">
+    <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>6850.0</v>
       </c>
       <c r="B51" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C51" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E51" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="G51" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="H51" t="n">
         <v>38398.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>