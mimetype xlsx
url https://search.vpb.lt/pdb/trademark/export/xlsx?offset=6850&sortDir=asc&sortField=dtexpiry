--- v0 (2026-04-13)
+++ v1 (2026-08-05)
@@ -130,117 +130,117 @@
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>95-0463</t>
   </si>
   <si>
     <t>27092</t>
   </si>
   <si>
     <t>10, 16, 37</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>95-0465</t>
   </si>
   <si>
     <t>27093</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
+    <t>DIATOMAS</t>
+  </si>
+  <si>
+    <t>95-0473</t>
+  </si>
+  <si>
+    <t>27256</t>
+  </si>
+  <si>
+    <t>24, 25, 35, 42</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>95-0474</t>
+  </si>
+  <si>
+    <t>28631</t>
+  </si>
+  <si>
+    <t>35, 41</t>
+  </si>
+  <si>
+    <t>CLASSICUM</t>
+  </si>
+  <si>
+    <t>95-0475</t>
+  </si>
+  <si>
+    <t>27458</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
     <t>aigila</t>
   </si>
   <si>
     <t>95-0468</t>
   </si>
   <si>
     <t>27541</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>IMPERIAL</t>
   </si>
   <si>
     <t>95-0470</t>
   </si>
   <si>
     <t>28230</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>95-0471</t>
   </si>
   <si>
     <t>28630</t>
   </si>
   <si>
     <t>37, 39</t>
-  </si>
-[...34 lines deleted...]
-    <t>39</t>
   </si>
   <si>
     <t>95-0518</t>
   </si>
   <si>
     <t>28691</t>
   </si>
   <si>
     <t>1, 11, 35, 39, 41</t>
   </si>
   <si>
     <t>HELIMATE</t>
   </si>
   <si>
     <t>95-0519</t>
   </si>
   <si>
     <t>28692</t>
   </si>
   <si>
     <t>COLOROLL</t>
   </si>
   <si>
     <t>95-0521</t>
   </si>
@@ -873,259 +873,259 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>8</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>1224000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1224000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="396000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId7"/>
+        <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>9</xdr:row>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>1548000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId8"/>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1548000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>10</xdr:row>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId9"/>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="828000"/>
-        </a:xfrm>
-[...112 lines deleted...]
-          <a:ext cx="1080000" cy="396000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -2302,185 +2302,185 @@
       <c r="A9" t="n">
         <v>6858.0</v>
       </c>
       <c r="B9" t="s">
         <v>40</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>41</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="n">
         <v>38404.0</v>
       </c>
       <c r="I9" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="10" ht="121.65" customHeight="true">
+    <row r="10" ht="96.2" customHeight="true">
       <c r="A10" t="n">
         <v>6859.0</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10"/>
+      <c r="C10" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>45</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="G10" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="H10" t="n">
         <v>38404.0</v>
       </c>
       <c r="I10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>6860.0</v>
       </c>
       <c r="B11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H11" t="n">
         <v>38404.0</v>
       </c>
       <c r="I11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" ht="75.0" customHeight="true">
       <c r="A12" t="n">
         <v>6861.0</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H12" t="n">
         <v>38404.0</v>
       </c>
       <c r="I12" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="13" ht="96.2" customHeight="true">
+    <row r="13" ht="121.65" customHeight="true">
       <c r="A13" t="n">
         <v>6862.0</v>
       </c>
-      <c r="B13"/>
+      <c r="B13" t="s">
+        <v>56</v>
+      </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="H13" t="n">
         <v>38404.0</v>
       </c>
       <c r="I13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" ht="75.0" customHeight="true">
       <c r="A14" t="n">
         <v>6863.0</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>60</v>
       </c>
       <c r="E14" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>62</v>
       </c>
       <c r="H14" t="n">
         <v>38404.0</v>
       </c>
       <c r="I14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>6864.0</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>63</v>
       </c>
       <c r="E15" t="s">
         <v>64</v>
       </c>
       <c r="G15" t="s">
         <v>65</v>
       </c>
       <c r="H15" t="n">
         <v>38405.0</v>
       </c>
       <c r="I15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>6865.0</v>
       </c>
       <c r="B16" t="s">
         <v>66</v>
       </c>
       <c r="C16" t="s">
@@ -2601,51 +2601,51 @@
       </c>
       <c r="H20" t="n">
         <v>38406.0</v>
       </c>
       <c r="I20" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>6870.0</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>86</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="G21" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="H21" t="n">
         <v>38406.0</v>
       </c>
       <c r="I21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" ht="76.4" customHeight="true">
       <c r="A22" t="n">
         <v>6871.0</v>
       </c>
       <c r="B22" t="s">
         <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>89</v>
       </c>
       <c r="E22" t="s">
         <v>90</v>
       </c>
       <c r="G22" t="s">
@@ -2757,51 +2757,51 @@
       </c>
       <c r="H26" t="n">
         <v>38406.0</v>
       </c>
       <c r="I26" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="27" ht="75.0" customHeight="true">
       <c r="A27" t="n">
         <v>6876.0</v>
       </c>
       <c r="B27" t="s">
         <v>103</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>104</v>
       </c>
       <c r="E27" t="s">
         <v>105</v>
       </c>
       <c r="G27" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="H27" t="n">
         <v>38406.0</v>
       </c>
       <c r="I27" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>6877.0</v>
       </c>
       <c r="B28" t="s">
         <v>106</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>107</v>
       </c>
       <c r="E28" t="s">
         <v>108</v>
       </c>
       <c r="G28" t="s">
@@ -3173,51 +3173,51 @@
       </c>
       <c r="H42" t="n">
         <v>38411.0</v>
       </c>
       <c r="I42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" ht="75.0" customHeight="true">
       <c r="A43" t="n">
         <v>6892.0</v>
       </c>
       <c r="B43" t="s">
         <v>161</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="G43" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="H43" t="n">
         <v>38412.0</v>
       </c>
       <c r="I43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="44" ht="87.7" customHeight="true">
       <c r="A44" t="n">
         <v>6893.0</v>
       </c>
       <c r="B44" t="s">
         <v>164</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>165</v>
       </c>
       <c r="E44" t="s">
         <v>166</v>
       </c>
       <c r="G44" t="s">
@@ -3318,60 +3318,60 @@
       <c r="C48" t="s">
         <v>24</v>
       </c>
       <c r="D48" t="s">
         <v>180</v>
       </c>
       <c r="E48" t="s">
         <v>181</v>
       </c>
       <c r="G48" t="s">
         <v>182</v>
       </c>
       <c r="H48" t="n">
         <v>38412.0</v>
       </c>
       <c r="I48" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="49" ht="75.0" customHeight="true">
       <c r="A49" t="n">
         <v>6898.0</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="D49" t="s">
         <v>183</v>
       </c>
       <c r="E49" t="s">
         <v>184</v>
       </c>
       <c r="G49" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="H49" t="n">
         <v>38412.0</v>
       </c>
       <c r="I49" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>6899.0</v>
       </c>
       <c r="B50" t="s">
         <v>185</v>
       </c>
       <c r="C50" t="s">
         <v>24</v>
       </c>
       <c r="D50" t="s">
         <v>186</v>
       </c>
       <c r="E50" t="s">
         <v>187</v>
       </c>
       <c r="G50" t="s">