--- v0 (2026-04-13)
+++ v1 (2026-08-05)
@@ -424,90 +424,90 @@
   <si>
     <t>2002 1577</t>
   </si>
   <si>
     <t>47482</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>odilija</t>
   </si>
   <si>
     <t>95-0702</t>
   </si>
   <si>
     <t>28392</t>
   </si>
   <si>
     <t>35, 41, 42</t>
   </si>
   <si>
+    <t>95-0703</t>
+  </si>
+  <si>
+    <t>28397</t>
+  </si>
+  <si>
     <t>3E</t>
   </si>
   <si>
     <t>95-0704</t>
   </si>
   <si>
     <t>27698</t>
   </si>
   <si>
     <t>35, 36, 39</t>
   </si>
   <si>
     <t>95-0711</t>
   </si>
   <si>
     <t>27708</t>
   </si>
   <si>
     <t>20, 35</t>
   </si>
   <si>
     <t>95-0712</t>
   </si>
   <si>
     <t>28749</t>
   </si>
   <si>
     <t>95-0713</t>
   </si>
   <si>
     <t>27982</t>
   </si>
   <si>
     <t>1, 17, 19, 35, 39</t>
-  </si>
-[...4 lines deleted...]
-    <t>28397</t>
   </si>
   <si>
     <t>MOBILKOTE</t>
   </si>
   <si>
     <t>2002 2230</t>
   </si>
   <si>
     <t>47870</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>SUPRA</t>
   </si>
   <si>
     <t>95-0714</t>
   </si>
   <si>
     <t>29376</t>
   </si>
   <si>
     <t>7, 9, 11, 14, 15, 16, 21</t>
   </si>
@@ -1494,171 +1494,171 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>1296000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1296000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>1188000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1188000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2736,164 +2736,164 @@
       <c r="A37" t="n">
         <v>6936.0</v>
       </c>
       <c r="B37" t="s">
         <v>134</v>
       </c>
       <c r="C37" t="s">
         <v>17</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>136</v>
       </c>
       <c r="G37" t="s">
         <v>137</v>
       </c>
       <c r="H37" t="n">
         <v>38421.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="38" ht="75.0" customHeight="true">
+    <row r="38">
       <c r="A38" t="n">
         <v>6937.0</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38"/>
+      <c r="C38" t="s">
+        <v>40</v>
+      </c>
+      <c r="D38" t="s">
         <v>138</v>
       </c>
-      <c r="C38" t="s">
-[...2 lines deleted...]
-      <c r="D38" t="s">
+      <c r="E38" t="s">
         <v>139</v>
       </c>
-      <c r="E38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G38" t="s">
-        <v>141</v>
+        <v>65</v>
       </c>
       <c r="H38" t="n">
         <v>38421.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="101.85" customHeight="true">
+    <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>6938.0</v>
       </c>
-      <c r="B39"/>
+      <c r="B39" t="s">
+        <v>140</v>
+      </c>
       <c r="C39" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D39" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" t="s">
         <v>142</v>
       </c>
-      <c r="E39" t="s">
+      <c r="G39" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H39" t="n">
         <v>38421.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="93.35" customHeight="true">
+    <row r="40" ht="101.85" customHeight="true">
       <c r="A40" t="n">
         <v>6939.0</v>
       </c>
       <c r="B40"/>
       <c r="C40" t="s">
         <v>40</v>
       </c>
       <c r="D40" t="s">
+        <v>144</v>
+      </c>
+      <c r="E40" t="s">
         <v>145</v>
       </c>
-      <c r="E40" t="s">
+      <c r="G40" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="H40" t="n">
         <v>38421.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="79.2" customHeight="true">
+    <row r="41" ht="93.35" customHeight="true">
       <c r="A41" t="n">
         <v>6940.0</v>
       </c>
       <c r="B41"/>
       <c r="C41" t="s">
         <v>40</v>
       </c>
       <c r="D41" t="s">
         <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>148</v>
       </c>
       <c r="G41" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="H41" t="n">
         <v>38421.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" ht="79.2" customHeight="true">
       <c r="A42" t="n">
         <v>6941.0</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>40</v>
       </c>
       <c r="D42" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" t="s">
         <v>150</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="H42" t="n">
         <v>38421.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>6942.0</v>
       </c>
       <c r="B43" t="s">
         <v>152</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>153</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="G43" t="s">