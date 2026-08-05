--- v0 (2026-04-13)
+++ v1 (2026-08-05)
@@ -487,69 +487,69 @@
   <si>
     <t>BALTA repro</t>
   </si>
   <si>
     <t>95-0976</t>
   </si>
   <si>
     <t>27526</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cross &amp; Frit</t>
   </si>
   <si>
     <t>95-0989</t>
   </si>
   <si>
     <t>28115</t>
   </si>
   <si>
     <t>16, 17</t>
   </si>
   <si>
+    <t>OpenTP1</t>
+  </si>
+  <si>
+    <t>95-0996</t>
+  </si>
+  <si>
+    <t>28116</t>
+  </si>
+  <si>
     <t>EURIKA !!!</t>
   </si>
   <si>
     <t>95-0997</t>
   </si>
   <si>
     <t>27416</t>
   </si>
   <si>
     <t>25, 35, 41, 42</t>
-  </si>
-[...7 lines deleted...]
-    <t>28116</t>
   </si>
   <si>
     <t>Bingo</t>
   </si>
   <si>
     <t>2003 0216</t>
   </si>
   <si>
     <t>48187</t>
   </si>
   <si>
     <t>3, 5, 29</t>
   </si>
   <si>
     <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>AAHLENS</t>
   </si>
   <si>
     <t>95-1002</t>
   </si>
   <si>
     <t>27236</t>
   </si>
@@ -1518,57 +1518,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1188000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1188000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -2856,94 +2856,94 @@
       <c r="A42" t="n">
         <v>7041.0</v>
       </c>
       <c r="B42" t="s">
         <v>155</v>
       </c>
       <c r="C42" t="s">
         <v>25</v>
       </c>
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
       <c r="G42" t="s">
         <v>158</v>
       </c>
       <c r="H42" t="n">
         <v>38441.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43" ht="93.35" customHeight="true">
+    <row r="43">
       <c r="A43" t="n">
         <v>7042.0</v>
       </c>
       <c r="B43" t="s">
         <v>159</v>
       </c>
       <c r="C43" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D43" t="s">
         <v>160</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="G43" t="s">
-        <v>162</v>
+        <v>28</v>
       </c>
       <c r="H43" t="n">
         <v>38442.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44">
+    <row r="44" ht="93.35" customHeight="true">
       <c r="A44" t="n">
         <v>7043.0</v>
       </c>
       <c r="B44" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>163</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>164</v>
       </c>
-      <c r="E44" t="s">
+      <c r="G44" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="H44" t="n">
         <v>38442.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" ht="75.0" customHeight="true">
       <c r="A45" t="n">
         <v>7044.0</v>
       </c>
       <c r="B45" t="s">
         <v>166</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>167</v>
       </c>
       <c r="E45" t="s">
         <v>168</v>
       </c>
       <c r="G45" t="s">