--- v0 (2026-04-13)
+++ v1 (2026-08-05)
@@ -109,50 +109,71 @@
   <si>
     <t>28314</t>
   </si>
   <si>
     <t>ROCKY</t>
   </si>
   <si>
     <t>95-1024</t>
   </si>
   <si>
     <t>28313</t>
   </si>
   <si>
     <t>H &amp; M HENNES &amp; MAURITZ</t>
   </si>
   <si>
     <t>95-1025</t>
   </si>
   <si>
     <t>28312</t>
   </si>
   <si>
     <t>3, 14, 18, 25, 28</t>
   </si>
   <si>
+    <t>H &amp; M</t>
+  </si>
+  <si>
+    <t>95-1026</t>
+  </si>
+  <si>
+    <t>28311</t>
+  </si>
+  <si>
+    <t>sm</t>
+  </si>
+  <si>
+    <t>95-1014</t>
+  </si>
+  <si>
+    <t>27106</t>
+  </si>
+  <si>
+    <t>1, 5, 30, 31, 33</t>
+  </si>
+  <si>
     <t>in vogue</t>
   </si>
   <si>
     <t>95-1015</t>
   </si>
   <si>
     <t>27610</t>
   </si>
   <si>
     <t>16, 25, 26, 35, 40, 41, 42</t>
   </si>
   <si>
     <t>BK EST 1922</t>
   </si>
   <si>
     <t>95-1021</t>
   </si>
   <si>
     <t>28316</t>
   </si>
   <si>
     <t>NATURE CALLING HENNES H &amp; M MAURITZ</t>
   </si>
   <si>
     <t>95-1028</t>
@@ -184,71 +205,50 @@
   <si>
     <t>28588</t>
   </si>
   <si>
     <t>LISKANTIN</t>
   </si>
   <si>
     <t>95-1034</t>
   </si>
   <si>
     <t>28589</t>
   </si>
   <si>
     <t>Ruteks</t>
   </si>
   <si>
     <t>95-1039</t>
   </si>
   <si>
     <t>28429</t>
   </si>
   <si>
     <t>35, 41, 42</t>
   </si>
   <si>
-    <t>H &amp; M</t>
-[...19 lines deleted...]
-  <si>
     <t>FLORIDA PRATA</t>
   </si>
   <si>
     <t>95-1051</t>
   </si>
   <si>
     <t>27840</t>
   </si>
   <si>
     <t>31, 35, 42</t>
   </si>
   <si>
     <t>INTERIOR DESIGN</t>
   </si>
   <si>
     <t>95-1052</t>
   </si>
   <si>
     <t>28431</t>
   </si>
   <si>
     <t>5, 29, 32</t>
   </si>
   <si>
     <t>NU SKIN GLOBAL ADVANTAGE</t>
@@ -283,309 +283,309 @@
   <si>
     <t>28435</t>
   </si>
   <si>
     <t>9, 35</t>
   </si>
   <si>
     <t>VITABALANS</t>
   </si>
   <si>
     <t>95-1057</t>
   </si>
   <si>
     <t>28436</t>
   </si>
   <si>
     <t>Trimetin</t>
   </si>
   <si>
     <t>95-1060</t>
   </si>
   <si>
     <t>28439</t>
   </si>
   <si>
+    <t>TIMI</t>
+  </si>
+  <si>
+    <t>95-1044</t>
+  </si>
+  <si>
+    <t>27582</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>95-1048</t>
+  </si>
+  <si>
+    <t>27826</t>
+  </si>
+  <si>
+    <t>5, 29, 30, 31</t>
+  </si>
+  <si>
+    <t>95-1049</t>
+  </si>
+  <si>
+    <t>27479</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>NPA AMAT VICTORIA CURAM</t>
+  </si>
+  <si>
+    <t>95-1050</t>
+  </si>
+  <si>
+    <t>28430</t>
+  </si>
+  <si>
+    <t>35, 36, 42</t>
+  </si>
+  <si>
     <t>FLOTA</t>
   </si>
   <si>
     <t>95-1042</t>
   </si>
   <si>
     <t>27528</t>
   </si>
   <si>
     <t>29, 30, 31, 35, 36, 37, 39, 41, 42</t>
   </si>
   <si>
-    <t>TIMI</t>
-[...40 lines deleted...]
-  <si>
     <t>COLPERMIN</t>
   </si>
   <si>
     <t>95-1065</t>
   </si>
   <si>
     <t>29665</t>
   </si>
   <si>
+    <t>95-1066</t>
+  </si>
+  <si>
+    <t>28441</t>
+  </si>
+  <si>
+    <t>8, 19, 37</t>
+  </si>
+  <si>
     <t>FS FOTO SERVIS</t>
   </si>
   <si>
     <t>95-1069</t>
   </si>
   <si>
     <t>28763</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
-    <t>95-1066</t>
-[...7 lines deleted...]
-  <si>
     <t>KOLIBRI</t>
   </si>
   <si>
     <t>95-1072</t>
   </si>
   <si>
     <t>27335</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>95-1074</t>
   </si>
   <si>
     <t>27567</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ALMEVIS A V</t>
   </si>
   <si>
     <t>95-1075</t>
   </si>
   <si>
     <t>28443</t>
   </si>
   <si>
     <t>29, 35, 40</t>
   </si>
   <si>
+    <t>95-1082</t>
+  </si>
+  <si>
+    <t>27532</t>
+  </si>
+  <si>
+    <t>35, 37</t>
+  </si>
+  <si>
+    <t>Aukso Rūmai</t>
+  </si>
+  <si>
+    <t>95-1083</t>
+  </si>
+  <si>
+    <t>21923</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
     <t>RITUAL TRADITIONAL KARATE DO FUDOKAN KARATE DO RENMEI founded 1980</t>
   </si>
   <si>
     <t>95-1078</t>
   </si>
   <si>
     <t>27414</t>
   </si>
   <si>
     <t>25, 35, 41, 42</t>
   </si>
   <si>
-    <t>95-1082</t>
-[...17 lines deleted...]
-    <t>42</t>
+    <t>Copyrkal</t>
+  </si>
+  <si>
+    <t>95-1100</t>
+  </si>
+  <si>
+    <t>28652</t>
+  </si>
+  <si>
+    <t>SPARCSTATION</t>
+  </si>
+  <si>
+    <t>95-1102</t>
+  </si>
+  <si>
+    <t>28233</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Megalac</t>
+  </si>
+  <si>
+    <t>95-1095</t>
+  </si>
+  <si>
+    <t>28648</t>
+  </si>
+  <si>
+    <t>95-1107</t>
+  </si>
+  <si>
+    <t>27463</t>
+  </si>
+  <si>
+    <t>95-1109</t>
+  </si>
+  <si>
+    <t>27465</t>
+  </si>
+  <si>
+    <t>95-1089</t>
+  </si>
+  <si>
+    <t>28117</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>ALGINETE</t>
+  </si>
+  <si>
+    <t>95-1090</t>
+  </si>
+  <si>
+    <t>27566</t>
+  </si>
+  <si>
+    <t>FLUXOSCAN</t>
+  </si>
+  <si>
+    <t>95-1103</t>
+  </si>
+  <si>
+    <t>27748</t>
+  </si>
+  <si>
+    <t>KROSAS</t>
+  </si>
+  <si>
+    <t>95-1117</t>
+  </si>
+  <si>
+    <t>28801</t>
+  </si>
+  <si>
+    <t>25, 37, 41</t>
+  </si>
+  <si>
+    <t>REVIVOR</t>
+  </si>
+  <si>
+    <t>98-2863</t>
+  </si>
+  <si>
+    <t>36992</t>
+  </si>
+  <si>
+    <t>Panaikinta registracija</t>
+  </si>
+  <si>
+    <t>95-1110</t>
+  </si>
+  <si>
+    <t>27466</t>
   </si>
   <si>
     <t>Kaštonas</t>
   </si>
   <si>
     <t>95-1087</t>
   </si>
   <si>
     <t>29894</t>
-  </si>
-[...97 lines deleted...]
-    <t>Panaikinta registracija</t>
   </si>
   <si>
     <t>95-1119</t>
   </si>
   <si>
     <t>28235</t>
   </si>
   <si>
     <t>35, 37, 39</t>
   </si>
   <si>
     <t>G D</t>
   </si>
   <si>
     <t>95-1120</t>
   </si>
   <si>
     <t>27991</t>
   </si>
   <si>
     <t>6, 19</t>
   </si>
 </sst>
 </file>
 
@@ -700,468 +700,468 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="864000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="828000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>576000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId4"/>
+        <a:blip r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId5"/>
+        <a:blip r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
-[...74 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>15</xdr:row>
-      <xdr:rowOff>720000</xdr:rowOff>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="720000"/>
+          <a:ext cx="1080000" cy="828000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>756000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="756000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>23</xdr:row>
-      <xdr:rowOff>504000</xdr:rowOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>828000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="828000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>1008000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1008000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>504000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="504000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>25</xdr:row>
-[...113 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1232,297 +1232,297 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="972000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>1188000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="576000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>1188000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1188000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>35</xdr:row>
-[...38 lines deleted...]
-      <xdr:rowOff>1296000</xdr:rowOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1296000"/>
+          <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>648000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="648000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>45</xdr:row>
-      <xdr:rowOff>648000</xdr:rowOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1296000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="648000"/>
+          <a:ext cx="1080000" cy="1296000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
-      <xdr:row>46</xdr:row>
-      <xdr:rowOff>576000</xdr:rowOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>1080000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="576000"/>
+          <a:ext cx="1080000" cy="1080000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>1080000</xdr:rowOff>
+      <xdr:rowOff>576000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1080000"/>
+          <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1752,233 +1752,233 @@
       </c>
       <c r="H7" t="n">
         <v>38447.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" ht="75.0" customHeight="true">
       <c r="A8" t="n">
         <v>7057.0</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="G8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H8" t="n">
         <v>38447.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" ht="84.9" customHeight="true">
+    <row r="9" ht="75.0" customHeight="true">
       <c r="A9" t="n">
         <v>7058.0</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
         <v>38</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H9" t="n">
         <v>38447.0</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" ht="79.2" customHeight="true">
+    <row r="10" ht="75.0" customHeight="true">
       <c r="A10" t="n">
         <v>7059.0</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="G10" t="s">
         <v>43</v>
       </c>
       <c r="H10" t="n">
         <v>38447.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11">
+    <row r="11" ht="84.9" customHeight="true">
       <c r="A11" t="n">
         <v>7060.0</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>46</v>
       </c>
       <c r="G11" t="s">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="H11" t="n">
         <v>38447.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12">
+    <row r="12" ht="79.2" customHeight="true">
       <c r="A12" t="n">
         <v>7061.0</v>
       </c>
       <c r="B12" t="s">
+        <v>47</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>48</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>49</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H12" t="n">
         <v>38447.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>7062.0</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>20</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="G13" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H13" t="n">
         <v>38447.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" ht="75.0" customHeight="true">
+    <row r="14">
       <c r="A14" t="n">
         <v>7063.0</v>
       </c>
       <c r="B14" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" t="s">
+        <v>20</v>
+      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
+      <c r="G14" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="H14" t="n">
         <v>38447.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" ht="75.0" customHeight="true">
+    <row r="15">
       <c r="A15" t="n">
         <v>7064.0</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>60</v>
       </c>
       <c r="G15" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="H15" t="n">
         <v>38447.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="75.0" customHeight="true">
       <c r="A16" t="n">
         <v>7065.0</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="G16" t="s">
@@ -2116,270 +2116,270 @@
       </c>
       <c r="H21" t="n">
         <v>38448.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>7071.0</v>
       </c>
       <c r="B22" t="s">
         <v>85</v>
       </c>
       <c r="C22" t="s">
         <v>20</v>
       </c>
       <c r="D22" t="s">
         <v>86</v>
       </c>
       <c r="E22" t="s">
         <v>87</v>
       </c>
       <c r="G22" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H22" t="n">
         <v>38448.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>7072.0</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
       <c r="C23" t="s">
         <v>20</v>
       </c>
       <c r="D23" t="s">
         <v>89</v>
       </c>
       <c r="E23" t="s">
         <v>90</v>
       </c>
       <c r="G23" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H23" t="n">
         <v>38448.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="75.0" customHeight="true">
+    <row r="24">
       <c r="A24" t="n">
         <v>7073.0</v>
       </c>
       <c r="B24" t="s">
         <v>91</v>
       </c>
       <c r="C24" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>93</v>
       </c>
       <c r="G24" t="s">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c r="H24" t="n">
         <v>38448.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="25">
+    <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>7074.0</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25"/>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
         <v>95</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="E25" t="s">
         <v>96</v>
       </c>
-      <c r="E25" t="s">
+      <c r="G25" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H25" t="n">
         <v>38448.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="75.0" customHeight="true">
+    <row r="26" ht="90.55" customHeight="true">
       <c r="A26" t="n">
         <v>7075.0</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" t="s">
         <v>98</v>
       </c>
-      <c r="D26" t="s">
+      <c r="E26" t="s">
         <v>99</v>
       </c>
-      <c r="E26" t="s">
+      <c r="G26" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="H26" t="n">
         <v>38448.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="90.55" customHeight="true">
+    <row r="27" ht="79.2" customHeight="true">
       <c r="A27" t="n">
         <v>7076.0</v>
       </c>
-      <c r="B27"/>
+      <c r="B27" t="s">
+        <v>101</v>
+      </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="G27" t="s">
         <v>104</v>
       </c>
       <c r="H27" t="n">
         <v>38448.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" ht="79.2" customHeight="true">
+    <row r="28" ht="75.0" customHeight="true">
       <c r="A28" t="n">
         <v>7077.0</v>
       </c>
       <c r="B28" t="s">
         <v>105</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>106</v>
       </c>
       <c r="E28" t="s">
         <v>107</v>
       </c>
       <c r="G28" t="s">
         <v>108</v>
       </c>
       <c r="H28" t="n">
         <v>38448.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>7078.0</v>
       </c>
       <c r="B29" t="s">
         <v>109</v>
       </c>
       <c r="C29" t="s">
         <v>20</v>
       </c>
       <c r="D29" t="s">
         <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>111</v>
       </c>
       <c r="G29" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H29" t="n">
         <v>38449.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30">
       <c r="A30" t="n">
         <v>7079.0</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30"/>
+      <c r="C30" t="s">
+        <v>94</v>
+      </c>
+      <c r="D30" t="s">
         <v>112</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>113</v>
       </c>
-      <c r="E30" t="s">
+      <c r="G30" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="H30" t="n">
         <v>38449.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" ht="75.0" customHeight="true">
       <c r="A31" t="n">
         <v>7080.0</v>
       </c>
-      <c r="B31"/>
+      <c r="B31" t="s">
+        <v>115</v>
+      </c>
       <c r="C31" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>116</v>
       </c>
       <c r="E31" t="s">
         <v>117</v>
       </c>
       <c r="G31" t="s">
         <v>118</v>
       </c>
       <c r="H31" t="n">
         <v>38449.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>7081.0</v>
       </c>
       <c r="B32" t="s">
         <v>119</v>
       </c>
       <c r="C32" t="s">
@@ -2431,437 +2431,437 @@
       <c r="A34" t="n">
         <v>7083.0</v>
       </c>
       <c r="B34" t="s">
         <v>127</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="G34" t="s">
         <v>130</v>
       </c>
       <c r="H34" t="n">
         <v>38452.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="93.35" customHeight="true">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>7084.0</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35"/>
+      <c r="C35" t="s">
+        <v>94</v>
+      </c>
+      <c r="D35" t="s">
         <v>131</v>
       </c>
-      <c r="C35" t="s">
-[...2 lines deleted...]
-      <c r="D35" t="s">
+      <c r="E35" t="s">
         <v>132</v>
       </c>
-      <c r="E35" t="s">
+      <c r="G35" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="H35" t="n">
         <v>38453.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" ht="75.0" customHeight="true">
+    <row r="36">
       <c r="A36" t="n">
         <v>7085.0</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>134</v>
+      </c>
       <c r="C36" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>135</v>
       </c>
       <c r="E36" t="s">
         <v>136</v>
       </c>
       <c r="G36" t="s">
         <v>137</v>
       </c>
       <c r="H36" t="n">
         <v>38453.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37">
+    <row r="37" ht="93.35" customHeight="true">
       <c r="A37" t="n">
         <v>7086.0</v>
       </c>
       <c r="B37" t="s">
         <v>138</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>139</v>
       </c>
       <c r="E37" t="s">
         <v>140</v>
       </c>
       <c r="G37" t="s">
         <v>141</v>
       </c>
       <c r="H37" t="n">
         <v>38453.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>7087.0</v>
       </c>
       <c r="B38" t="s">
         <v>142</v>
       </c>
       <c r="C38" t="s">
         <v>20</v>
       </c>
       <c r="D38" t="s">
         <v>143</v>
       </c>
       <c r="E38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="H38" t="n">
         <v>38454.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="101.85" customHeight="true">
+    <row r="39">
       <c r="A39" t="n">
         <v>7088.0</v>
       </c>
-      <c r="B39"/>
+      <c r="B39" t="s">
+        <v>145</v>
+      </c>
       <c r="C39" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E39" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G39" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H39" t="n">
         <v>38454.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>7089.0</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C40" t="s">
         <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E40" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G40" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H40" t="n">
         <v>38454.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41">
+    <row r="41" ht="75.0" customHeight="true">
       <c r="A41" t="n">
         <v>7090.0</v>
       </c>
-      <c r="B41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B41"/>
       <c r="C41" t="s">
-        <v>20</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
         <v>152</v>
       </c>
       <c r="E41" t="s">
         <v>153</v>
       </c>
       <c r="G41" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H41" t="n">
         <v>38454.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42">
+    <row r="42" ht="75.0" customHeight="true">
       <c r="A42" t="n">
         <v>7091.0</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42"/>
+      <c r="C42" t="s">
+        <v>94</v>
+      </c>
+      <c r="D42" t="s">
         <v>154</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="E42" t="s">
         <v>155</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G42" t="s">
-        <v>157</v>
+        <v>50</v>
       </c>
       <c r="H42" t="n">
         <v>38454.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="101.85" customHeight="true">
       <c r="A43" t="n">
         <v>7092.0</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43"/>
+      <c r="C43" t="s">
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>156</v>
+      </c>
+      <c r="E43" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43" t="s">
         <v>158</v>
-      </c>
-[...10 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H43" t="n">
         <v>38454.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>7093.0</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
         <v>20</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="E44" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="G44" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="H44" t="n">
         <v>38454.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="75.0" customHeight="true">
+    <row r="45">
       <c r="A45" t="n">
         <v>7094.0</v>
       </c>
-      <c r="B45"/>
+      <c r="B45" t="s">
+        <v>162</v>
+      </c>
       <c r="C45" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="D45" t="s">
+        <v>163</v>
+      </c>
+      <c r="E45" t="s">
         <v>164</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="H45" t="n">
         <v>38454.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" ht="75.0" customHeight="true">
+    <row r="46" ht="84.9" customHeight="true">
       <c r="A46" t="n">
         <v>7095.0</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>165</v>
+      </c>
       <c r="C46" t="s">
-        <v>98</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="G46" t="s">
-        <v>43</v>
+        <v>168</v>
       </c>
       <c r="H46" t="n">
         <v>38454.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="75.0" customHeight="true">
+    <row r="47">
       <c r="A47" t="n">
         <v>7096.0</v>
       </c>
-      <c r="B47"/>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
       <c r="C47" t="s">
-        <v>98</v>
+        <v>20</v>
       </c>
       <c r="D47" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E47" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="G47" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H47" t="n">
         <v>38454.0</v>
       </c>
       <c r="I47" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="48" ht="84.9" customHeight="true">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="48" ht="75.0" customHeight="true">
       <c r="A48" t="n">
         <v>7097.0</v>
       </c>
-      <c r="B48" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B48"/>
       <c r="C48" t="s">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="D48" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E48" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G48" t="s">
-        <v>173</v>
+        <v>50</v>
       </c>
       <c r="H48" t="n">
         <v>38454.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>7098.0</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>20</v>
       </c>
       <c r="D49" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="E49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G49" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H49" t="n">
         <v>38454.0</v>
       </c>
       <c r="I49" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>7099.0</v>
       </c>
       <c r="B50"/>
       <c r="C50" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D50" t="s">
         <v>178</v>
       </c>
       <c r="E50" t="s">
         <v>179</v>
       </c>
       <c r="G50" t="s">
         <v>180</v>
       </c>
       <c r="H50" t="n">
         <v>38455.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="51" ht="75.0" customHeight="true">
       <c r="A51" t="n">
         <v>7100.0</v>
       </c>
       <c r="B51" t="s">
         <v>181</v>
       </c>
       <c r="C51" t="s">