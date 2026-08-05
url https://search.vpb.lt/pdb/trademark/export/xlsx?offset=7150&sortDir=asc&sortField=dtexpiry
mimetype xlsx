--- v0 (2026-04-13)
+++ v1 (2026-08-05)
@@ -58,576 +58,576 @@
   <si>
     <t>Galioja iki</t>
   </si>
   <si>
     <t>Statusas</t>
   </si>
   <si>
     <t>ALRO</t>
   </si>
   <si>
     <t>Combined</t>
   </si>
   <si>
     <t>95-1284</t>
   </si>
   <si>
     <t>28036</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Išregistruotas</t>
   </si>
   <si>
+    <t>V</t>
+  </si>
+  <si>
+    <t>95-1289</t>
+  </si>
+  <si>
+    <t>28035</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>G LIQUORE GALLIANO</t>
+  </si>
+  <si>
+    <t>95-1298</t>
+  </si>
+  <si>
+    <t>28527</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>JAMES</t>
+  </si>
+  <si>
+    <t>Word</t>
+  </si>
+  <si>
+    <t>95-1293</t>
+  </si>
+  <si>
+    <t>28524</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>Figurative</t>
+  </si>
+  <si>
+    <t>95-1301</t>
+  </si>
+  <si>
+    <t>27923</t>
+  </si>
+  <si>
+    <t>36, 39</t>
+  </si>
+  <si>
     <t>Mokslo Žinios</t>
   </si>
   <si>
     <t>95-1302</t>
   </si>
   <si>
     <t>28333</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>V</t>
-[...25 lines deleted...]
-  <si>
     <t>BOMIN</t>
   </si>
   <si>
     <t>95-1294</t>
   </si>
   <si>
     <t>28525</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>G LIQUORE GALLIANO</t>
-[...22 lines deleted...]
-  <si>
     <t>Bombastus</t>
   </si>
   <si>
     <t>95-1312</t>
   </si>
   <si>
     <t>28593</t>
   </si>
   <si>
     <t>3, 5</t>
   </si>
   <si>
     <t>DUCKHAMS</t>
   </si>
   <si>
     <t>95-1318</t>
   </si>
   <si>
     <t>27960</t>
   </si>
   <si>
     <t>1, 4</t>
   </si>
   <si>
+    <t>MBŪ "MAŽEIKIŲ BUTŲ ŪKIS"</t>
+  </si>
+  <si>
+    <t>95-1331</t>
+  </si>
+  <si>
+    <t>27924</t>
+  </si>
+  <si>
+    <t>19, 35, 36, 37, 39, 40</t>
+  </si>
+  <si>
+    <t>BŪTINGĖS NAFTA</t>
+  </si>
+  <si>
+    <t>95-1332</t>
+  </si>
+  <si>
+    <t>27933</t>
+  </si>
+  <si>
+    <t>35, 36, 37, 39, 42</t>
+  </si>
+  <si>
     <t>AB "Plungės grūdai"</t>
   </si>
   <si>
     <t>95-1328</t>
   </si>
   <si>
     <t>32803</t>
   </si>
   <si>
     <t>31, 35</t>
   </si>
   <si>
-    <t>MBŪ "MAŽEIKIŲ BUTŲ ŪKIS"</t>
-[...22 lines deleted...]
-  <si>
     <t>TOLI NUO Parlamento</t>
   </si>
   <si>
     <t>95-1336</t>
   </si>
   <si>
     <t>27917</t>
   </si>
   <si>
     <t>35, 42</t>
   </si>
   <si>
     <t>GTECH LIT CORPORATION</t>
   </si>
   <si>
     <t>95-1337</t>
   </si>
   <si>
     <t>27684</t>
   </si>
   <si>
+    <t>META</t>
+  </si>
+  <si>
+    <t>95-1345</t>
+  </si>
+  <si>
+    <t>28704</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
     <t>FT</t>
   </si>
   <si>
     <t>95-1338</t>
   </si>
   <si>
     <t>28597</t>
   </si>
   <si>
     <t>35, 36, 39, 42</t>
   </si>
   <si>
     <t>POLIFAS</t>
   </si>
   <si>
     <t>95-1343</t>
   </si>
   <si>
     <t>28209</t>
   </si>
   <si>
     <t>2, 35</t>
   </si>
   <si>
-    <t>META</t>
-[...10 lines deleted...]
-  <si>
     <t>RICHIE</t>
   </si>
   <si>
     <t>95-1349</t>
   </si>
   <si>
     <t>28212</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>VOLMETA</t>
   </si>
   <si>
     <t>95-1359</t>
   </si>
   <si>
     <t>28709</t>
   </si>
   <si>
     <t>35, 40</t>
   </si>
   <si>
+    <t>Smilka</t>
+  </si>
+  <si>
+    <t>95-1364</t>
+  </si>
+  <si>
+    <t>21205</t>
+  </si>
+  <si>
+    <t>32, 39, 40, 42</t>
+  </si>
+  <si>
+    <t>TV 3</t>
+  </si>
+  <si>
+    <t>95-1365</t>
+  </si>
+  <si>
+    <t>28915</t>
+  </si>
+  <si>
+    <t>16, 35, 41</t>
+  </si>
+  <si>
+    <t>LEAF</t>
+  </si>
+  <si>
+    <t>95-1375</t>
+  </si>
+  <si>
+    <t>28239</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>AMERICA Online</t>
+  </si>
+  <si>
+    <t>95-1377</t>
+  </si>
+  <si>
+    <t>29700</t>
+  </si>
+  <si>
+    <t>9, 16, 38, 42</t>
+  </si>
+  <si>
+    <t>elite</t>
+  </si>
+  <si>
+    <t>95-1378</t>
+  </si>
+  <si>
+    <t>28916</t>
+  </si>
+  <si>
     <t>95-1361</t>
   </si>
   <si>
     <t>28659</t>
   </si>
   <si>
-    <t>Smilka</t>
-[...22 lines deleted...]
-  <si>
     <t>BIOEST</t>
   </si>
   <si>
     <t>95-1368</t>
   </si>
   <si>
     <t>28661</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>LEAF</t>
-[...31 lines deleted...]
-  <si>
     <t>GULDFYND</t>
   </si>
   <si>
     <t>95-1380</t>
   </si>
   <si>
     <t>28918</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>UKMERGĖS VAIRAS</t>
   </si>
   <si>
     <t>95-1382</t>
   </si>
   <si>
     <t>27992</t>
   </si>
   <si>
+    <t>STARKERS BY WARNER'S</t>
+  </si>
+  <si>
+    <t>95-1385</t>
+  </si>
+  <si>
+    <t>28665</t>
+  </si>
+  <si>
+    <t>HSN HOME SHOPPING NETWORK</t>
+  </si>
+  <si>
+    <t>95-1388</t>
+  </si>
+  <si>
+    <t>28240</t>
+  </si>
+  <si>
     <t>SANKYO</t>
   </si>
   <si>
     <t>95-1383</t>
   </si>
   <si>
     <t>27894</t>
   </si>
   <si>
     <t>1, 5</t>
   </si>
   <si>
-    <t>STARKERS BY WARNER'S</t>
-[...14 lines deleted...]
-    <t>28240</t>
+    <t>Saulutė Neskaidrus Pasterizuotas Iš natūralių žaliavų</t>
+  </si>
+  <si>
+    <t>95-1406</t>
+  </si>
+  <si>
+    <t>28008</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>ARONIJOS NATŪRALUS VYNAS</t>
+  </si>
+  <si>
+    <t>95-1407</t>
+  </si>
+  <si>
+    <t>28009</t>
+  </si>
+  <si>
+    <t>PŪKUOTUKAS GAIVUSIS GĖRIMAS, PRISOTINTAS ANGLIARŪGŠTE</t>
+  </si>
+  <si>
+    <t>95-1411</t>
+  </si>
+  <si>
+    <t>28013</t>
+  </si>
+  <si>
+    <t>Švara</t>
+  </si>
+  <si>
+    <t>95-1415</t>
+  </si>
+  <si>
+    <t>28075</t>
+  </si>
+  <si>
+    <t>20, 30, 35, 37, 39, 40</t>
+  </si>
+  <si>
+    <t>SICAD</t>
+  </si>
+  <si>
+    <t>95-1416</t>
+  </si>
+  <si>
+    <t>28787</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>FAB</t>
+  </si>
+  <si>
+    <t>95-1419</t>
+  </si>
+  <si>
+    <t>28463</t>
+  </si>
+  <si>
+    <t>6, 20, 37, 42</t>
+  </si>
+  <si>
+    <t>ANYKŠČIAI</t>
+  </si>
+  <si>
+    <t>95-1393</t>
+  </si>
+  <si>
+    <t>27995</t>
+  </si>
+  <si>
+    <t>GOJUS</t>
+  </si>
+  <si>
+    <t>95-1394</t>
+  </si>
+  <si>
+    <t>27996</t>
+  </si>
+  <si>
+    <t>PEDIACARE</t>
+  </si>
+  <si>
+    <t>95-1421</t>
+  </si>
+  <si>
+    <t>28464</t>
+  </si>
+  <si>
+    <t>Sūkurys</t>
+  </si>
+  <si>
+    <t>95-1395</t>
+  </si>
+  <si>
+    <t>27997</t>
+  </si>
+  <si>
+    <t>RAUDONŲJŲ SERBENTŲ VYNAS</t>
+  </si>
+  <si>
+    <t>95-1396</t>
+  </si>
+  <si>
+    <t>27998</t>
+  </si>
+  <si>
+    <t>OBUOLIŲ VYNAS</t>
+  </si>
+  <si>
+    <t>95-1397</t>
+  </si>
+  <si>
+    <t>27999</t>
+  </si>
+  <si>
+    <t>ŠALTUPYS</t>
+  </si>
+  <si>
+    <t>95-1398</t>
+  </si>
+  <si>
+    <t>28000</t>
+  </si>
+  <si>
+    <t>Vyšnelė</t>
+  </si>
+  <si>
+    <t>95-1399</t>
+  </si>
+  <si>
+    <t>28001</t>
+  </si>
+  <si>
+    <t>Avietėlė</t>
+  </si>
+  <si>
+    <t>95-1400</t>
+  </si>
+  <si>
+    <t>28002</t>
+  </si>
+  <si>
+    <t>ARONIJOS Vynas</t>
+  </si>
+  <si>
+    <t>95-1408</t>
+  </si>
+  <si>
+    <t>28010</t>
+  </si>
+  <si>
+    <t>PERSIKŲ LIKERIS</t>
+  </si>
+  <si>
+    <t>95-1409</t>
+  </si>
+  <si>
+    <t>28011</t>
+  </si>
+  <si>
+    <t>ALBA</t>
+  </si>
+  <si>
+    <t>95-1390</t>
+  </si>
+  <si>
+    <t>27896</t>
+  </si>
+  <si>
+    <t>36, 39, 42</t>
   </si>
   <si>
     <t>VERSMĖ</t>
   </si>
   <si>
     <t>95-1402</t>
   </si>
   <si>
     <t>28004</t>
-  </si>
-[...175 lines deleted...]
-    <t>27999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
@@ -683,297 +683,297 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="576000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>2</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>1080000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1080000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>1152000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1152000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId2"/>
+        <xdr:cNvPr id="5" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>3</xdr:row>
-[...112 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>10</xdr:row>
+      <xdr:rowOff>864000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="864000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>612000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="612000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>1440000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId6"/>
+        <xdr:cNvPr id="8" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1440000"/>
-        </a:xfrm>
-[...74 lines deleted...]
-          <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>468000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1018,57 +1018,57 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="432000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>15</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>1404000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1404000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -1094,418 +1094,418 @@
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="612000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>21</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>396000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="396000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>720000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="720000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>684000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId13"/>
+        <xdr:cNvPr id="17" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...43 lines deleted...]
-      <xdr:row>23</xdr:row>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>1116000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId15"/>
+        <xdr:cNvPr id="18" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1116000"/>
-        </a:xfrm>
-[...112 lines deleted...]
-          <a:ext cx="1080000" cy="684000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>1008000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1008000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>29</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>29</xdr:row>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>972000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="972000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId20"/>
+        <xdr:cNvPr id="21" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>31</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>32</xdr:row>
-      <xdr:rowOff>1332000</xdr:rowOff>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1332000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>1368000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
@@ -1519,601 +1519,601 @@
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>34</xdr:row>
-      <xdr:rowOff>1296000</xdr:rowOff>
+      <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="1080000" cy="1296000"/>
+          <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>36</xdr:row>
-[...36 lines deleted...]
-      <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>1080000</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>1368000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>684000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
         <xdr:cNvPr id="27" name="Picture 1" descr="Picture"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="true"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="684000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>38</xdr:row>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>1404000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1404000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>1332000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1332000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>1368000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId28"/>
+        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>39</xdr:row>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>1332000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId29"/>
+        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1332000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>40</xdr:row>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId30"/>
+        <xdr:cNvPr id="33" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>41</xdr:row>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>720000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId31"/>
+        <xdr:cNvPr id="34" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="720000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>43</xdr:row>
-[...5 lines deleted...]
-      <xdr:row>43</xdr:row>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>1368000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1080000" cy="1368000"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="twoCell">
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>936000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId32"/>
+        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="936000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="twoCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>44</xdr:row>
-[...157 lines deleted...]
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1080000</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>1332000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Picture 1" descr="Picture"/>
-[...5 lines deleted...]
-        <a:blip r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="Picture 1" descr="Picture"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="true"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="1080000" cy="1332000"/>
-        </a:xfrm>
-[...36 lines deleted...]
-          <a:ext cx="1080000" cy="1368000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I51"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="7.8125" customWidth="true"/>
     <col min="2" max="2" width="31.25" customWidth="true"/>
     <col min="3" max="3" width="15.625" customWidth="true"/>
@@ -2184,51 +2184,51 @@
       <c r="A3" t="n">
         <v>7152.0</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="n">
         <v>38474.0</v>
       </c>
       <c r="I3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" ht="75.0" customHeight="true">
+    <row r="4" ht="84.9" customHeight="true">
       <c r="A4" t="n">
         <v>7153.0</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="G4" t="s">
         <v>23</v>
       </c>
       <c r="H4" t="n">
         <v>38474.0</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2236,109 +2236,109 @@
       <c r="A5" t="n">
         <v>7154.0</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="n">
         <v>38474.0</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6">
+    <row r="6" ht="90.55" customHeight="true">
       <c r="A6" t="n">
         <v>7155.0</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6"/>
+      <c r="C6" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="G6" t="s">
         <v>32</v>
       </c>
       <c r="H6" t="n">
         <v>38474.0</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" ht="84.9" customHeight="true">
+    <row r="7" ht="75.0" customHeight="true">
       <c r="A7" t="n">
         <v>7156.0</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="G7" t="s">
         <v>36</v>
       </c>
       <c r="H7" t="n">
         <v>38474.0</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" ht="90.55" customHeight="true">
+    <row r="8">
       <c r="A8" t="n">
         <v>7157.0</v>
       </c>
-      <c r="B8"/>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>39</v>
       </c>
       <c r="G8" t="s">
         <v>40</v>
       </c>
       <c r="H8" t="n">
         <v>38474.0</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>7158.0</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
@@ -2364,51 +2364,51 @@
       <c r="A10" t="n">
         <v>7159.0</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>46</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="G10" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="n">
         <v>38475.0</v>
       </c>
       <c r="I10" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" ht="113.2" customHeight="true">
+    <row r="11" ht="75.0" customHeight="true">
       <c r="A11" t="n">
         <v>7160.0</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>50</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
       <c r="G11" t="s">
         <v>52</v>
       </c>
       <c r="H11" t="n">
         <v>38476.0</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2416,51 +2416,51 @@
       <c r="A12" t="n">
         <v>7161.0</v>
       </c>
       <c r="B12" t="s">
         <v>53</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>54</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="G12" t="s">
         <v>56</v>
       </c>
       <c r="H12" t="n">
         <v>38476.0</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" ht="75.0" customHeight="true">
+    <row r="13" ht="113.2" customHeight="true">
       <c r="A13" t="n">
         <v>7162.0</v>
       </c>
       <c r="B13" t="s">
         <v>57</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>58</v>
       </c>
       <c r="E13" t="s">
         <v>59</v>
       </c>
       <c r="G13" t="s">
         <v>60</v>
       </c>
       <c r="H13" t="n">
         <v>38476.0</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2485,94 +2485,94 @@
       </c>
       <c r="H14" t="n">
         <v>38477.0</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" ht="75.0" customHeight="true">
       <c r="A15" t="n">
         <v>7164.0</v>
       </c>
       <c r="B15" t="s">
         <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>66</v>
       </c>
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="G15" t="s">
-        <v>19</v>
+        <v>36</v>
       </c>
       <c r="H15" t="n">
         <v>38477.0</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" ht="110.35" customHeight="true">
+    <row r="16">
       <c r="A16" t="n">
         <v>7165.0</v>
       </c>
       <c r="B16" t="s">
         <v>68</v>
       </c>
       <c r="C16" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D16" t="s">
         <v>69</v>
       </c>
       <c r="E16" t="s">
         <v>70</v>
       </c>
       <c r="G16" t="s">
         <v>71</v>
       </c>
       <c r="H16" t="n">
         <v>38477.0</v>
       </c>
       <c r="I16" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17">
+    <row r="17" ht="110.35" customHeight="true">
       <c r="A17" t="n">
         <v>7166.0</v>
       </c>
       <c r="B17" t="s">
         <v>72</v>
       </c>
       <c r="C17" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>73</v>
       </c>
       <c r="E17" t="s">
         <v>74</v>
       </c>
       <c r="G17" t="s">
         <v>75</v>
       </c>
       <c r="H17" t="n">
         <v>38477.0</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>7167.0</v>
       </c>
       <c r="B18" t="s">
         <v>76</v>
       </c>
       <c r="C18" t="s">
@@ -2624,222 +2624,222 @@
       <c r="A20" t="n">
         <v>7169.0</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>85</v>
       </c>
       <c r="E20" t="s">
         <v>86</v>
       </c>
       <c r="G20" t="s">
         <v>87</v>
       </c>
       <c r="H20" t="n">
         <v>38481.0</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21">
+    <row r="21" ht="75.0" customHeight="true">
       <c r="A21" t="n">
         <v>7170.0</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>88</v>
+      </c>
       <c r="C21" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>91</v>
       </c>
       <c r="H21" t="n">
         <v>38482.0</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" ht="75.0" customHeight="true">
       <c r="A22" t="n">
         <v>7171.0</v>
       </c>
       <c r="B22" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G22" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H22" t="n">
         <v>38482.0</v>
       </c>
       <c r="I22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" ht="75.0" customHeight="true">
       <c r="A23" t="n">
         <v>7172.0</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G23" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="H23" t="n">
         <v>38482.0</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" ht="87.7" customHeight="true">
+    <row r="24" ht="75.0" customHeight="true">
       <c r="A24" t="n">
         <v>7173.0</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="G24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H24" t="n">
         <v>38482.0</v>
       </c>
       <c r="I24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" ht="75.0" customHeight="true">
       <c r="A25" t="n">
         <v>7174.0</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G25" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="H25" t="n">
         <v>38482.0</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" ht="75.0" customHeight="true">
+    <row r="26">
       <c r="A26" t="n">
         <v>7175.0</v>
       </c>
-      <c r="B26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26"/>
       <c r="C26" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="D26" t="s">
         <v>107</v>
       </c>
       <c r="E26" t="s">
         <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>64</v>
       </c>
       <c r="H26" t="n">
         <v>38482.0</v>
       </c>
       <c r="I26" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" ht="75.0" customHeight="true">
+    <row r="27" ht="87.7" customHeight="true">
       <c r="A27" t="n">
         <v>7176.0</v>
       </c>
       <c r="B27" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>110</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>111</v>
       </c>
-      <c r="E27" t="s">
+      <c r="G27" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="H27" t="n">
         <v>38482.0</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>7177.0</v>
       </c>
       <c r="B28" t="s">
         <v>113</v>
       </c>
       <c r="C28" t="s">
         <v>25</v>
       </c>
       <c r="D28" t="s">
         <v>114</v>
       </c>
       <c r="E28" t="s">
         <v>115</v>
       </c>
       <c r="G28" t="s">
@@ -2847,623 +2847,623 @@
       </c>
       <c r="H28" t="n">
         <v>38483.0</v>
       </c>
       <c r="I28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" ht="79.2" customHeight="true">
       <c r="A29" t="n">
         <v>7178.0</v>
       </c>
       <c r="B29" t="s">
         <v>117</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>118</v>
       </c>
       <c r="E29" t="s">
         <v>119</v>
       </c>
       <c r="G29" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="H29" t="n">
         <v>38483.0</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" ht="75.0" customHeight="true">
+    <row r="30">
       <c r="A30" t="n">
         <v>7179.0</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
       <c r="C30" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D30" t="s">
         <v>121</v>
       </c>
       <c r="E30" t="s">
         <v>122</v>
       </c>
       <c r="G30" t="s">
-        <v>123</v>
+        <v>28</v>
       </c>
       <c r="H30" t="n">
         <v>38483.0</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31">
+    <row r="31" ht="76.4" customHeight="true">
       <c r="A31" t="n">
         <v>7180.0</v>
       </c>
       <c r="B31" t="s">
+        <v>123</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>124</v>
       </c>
-      <c r="C31" t="s">
-[...2 lines deleted...]
-      <c r="D31" t="s">
+      <c r="E31" t="s">
         <v>125</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="H31" t="n">
         <v>38483.0</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" ht="76.4" customHeight="true">
+    <row r="32" ht="75.0" customHeight="true">
       <c r="A32" t="n">
         <v>7181.0</v>
       </c>
       <c r="B32" t="s">
+        <v>126</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>127</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="E32" t="s">
         <v>128</v>
       </c>
-      <c r="E32" t="s">
+      <c r="G32" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="H32" t="n">
         <v>38483.0</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" ht="104.7" customHeight="true">
+    <row r="33" ht="75.0" customHeight="true">
       <c r="A33" t="n">
         <v>7182.0</v>
       </c>
       <c r="B33" t="s">
         <v>130</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>131</v>
       </c>
       <c r="E33" t="s">
         <v>132</v>
       </c>
       <c r="G33" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="H33" t="n">
         <v>38484.0</v>
       </c>
       <c r="I33" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="34" ht="107.5" customHeight="true">
       <c r="A34" t="n">
         <v>7183.0</v>
       </c>
       <c r="B34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E34" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="G34" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H34" t="n">
         <v>38484.0</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" ht="101.85" customHeight="true">
+    <row r="35" ht="75.0" customHeight="true">
       <c r="A35" t="n">
         <v>7184.0</v>
       </c>
       <c r="B35" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G35" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="H35" t="n">
         <v>38484.0</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" ht="75.0" customHeight="true">
       <c r="A36" t="n">
         <v>7185.0</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="G36" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="H36" t="n">
         <v>38484.0</v>
       </c>
       <c r="I36" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="37" ht="107.5" customHeight="true">
+    <row r="37">
       <c r="A37" t="n">
         <v>7186.0</v>
       </c>
       <c r="B37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C37" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G37" t="s">
-        <v>36</v>
+        <v>147</v>
       </c>
       <c r="H37" t="n">
         <v>38484.0</v>
       </c>
       <c r="I37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" ht="107.5" customHeight="true">
       <c r="A38" t="n">
         <v>7187.0</v>
       </c>
       <c r="B38" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E38" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="G38" t="s">
-        <v>36</v>
+        <v>151</v>
       </c>
       <c r="H38" t="n">
         <v>38484.0</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" ht="107.5" customHeight="true">
+    <row r="39" ht="75.0" customHeight="true">
       <c r="A39" t="n">
         <v>7188.0</v>
       </c>
       <c r="B39" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="E39" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="G39" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="H39" t="n">
         <v>38484.0</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" ht="104.7" customHeight="true">
+    <row r="40" ht="107.5" customHeight="true">
       <c r="A40" t="n">
         <v>7189.0</v>
       </c>
       <c r="B40" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="E40" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="G40" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H40" t="n">
         <v>38484.0</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" ht="75.0" customHeight="true">
+    <row r="41">
       <c r="A41" t="n">
         <v>7190.0</v>
       </c>
       <c r="B41" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C41" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="D41" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E41" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G41" t="s">
-        <v>142</v>
+        <v>71</v>
       </c>
       <c r="H41" t="n">
         <v>38484.0</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" ht="75.0" customHeight="true">
+    <row r="42" ht="110.35" customHeight="true">
       <c r="A42" t="n">
         <v>7191.0</v>
       </c>
       <c r="B42" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E42" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="G42" t="s">
-        <v>161</v>
+        <v>23</v>
       </c>
       <c r="H42" t="n">
         <v>38484.0</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43">
+    <row r="43" ht="104.7" customHeight="true">
       <c r="A43" t="n">
         <v>7192.0</v>
       </c>
       <c r="B43" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C43" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E43" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G43" t="s">
-        <v>165</v>
+        <v>23</v>
       </c>
       <c r="H43" t="n">
         <v>38484.0</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" ht="75.0" customHeight="true">
+    <row r="44" ht="107.5" customHeight="true">
       <c r="A44" t="n">
         <v>7193.0</v>
       </c>
       <c r="B44" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G44" t="s">
-        <v>169</v>
+        <v>23</v>
       </c>
       <c r="H44" t="n">
         <v>38484.0</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" ht="107.5" customHeight="true">
+    <row r="45" ht="104.7" customHeight="true">
       <c r="A45" t="n">
         <v>7194.0</v>
       </c>
       <c r="B45" t="s">
         <v>170</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>171</v>
       </c>
       <c r="E45" t="s">
         <v>172</v>
       </c>
       <c r="G45" t="s">
-        <v>173</v>
+        <v>23</v>
       </c>
       <c r="H45" t="n">
         <v>38484.0</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" ht="75.0" customHeight="true">
       <c r="A46" t="n">
         <v>7195.0</v>
       </c>
       <c r="B46" t="s">
+        <v>173</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>174</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>175</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="H46" t="n">
         <v>38484.0</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" ht="107.5" customHeight="true">
+    <row r="47" ht="75.0" customHeight="true">
       <c r="A47" t="n">
         <v>7196.0</v>
       </c>
       <c r="B47" t="s">
+        <v>176</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>177</v>
       </c>
-      <c r="C47" t="s">
-[...2 lines deleted...]
-      <c r="D47" t="s">
+      <c r="E47" t="s">
         <v>178</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G47" t="s">
-        <v>36</v>
+        <v>133</v>
       </c>
       <c r="H47" t="n">
         <v>38484.0</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48">
+    <row r="48" ht="107.5" customHeight="true">
       <c r="A48" t="n">
         <v>7197.0</v>
       </c>
       <c r="B48" t="s">
+        <v>179</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>180</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>181</v>
       </c>
-      <c r="E48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G48" t="s">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="H48" t="n">
         <v>38484.0</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" ht="110.35" customHeight="true">
+    <row r="49" ht="107.5" customHeight="true">
       <c r="A49" t="n">
         <v>7198.0</v>
       </c>
       <c r="B49" t="s">
+        <v>182</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
         <v>183</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>184</v>
       </c>
-      <c r="E49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H49" t="n">
         <v>38484.0</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" ht="104.7" customHeight="true">
+    <row r="50" ht="75.0" customHeight="true">
       <c r="A50" t="n">
         <v>7199.0</v>
       </c>
       <c r="B50" t="s">
+        <v>185</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>186</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>187</v>
       </c>
-      <c r="E50" t="s">
+      <c r="G50" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="H50" t="n">
         <v>38484.0</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" ht="107.5" customHeight="true">
+    <row r="51" ht="104.7" customHeight="true">
       <c r="A51" t="n">
         <v>7200.0</v>
       </c>
       <c r="B51" t="s">
         <v>189</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>190</v>
       </c>
       <c r="E51" t="s">
         <v>191</v>
       </c>
       <c r="G51" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="H51" t="n">
         <v>38484.0</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>